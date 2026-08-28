--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,161 +7,691 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Estonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - Estonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5460" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5461" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5494" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9012" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5463" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5464" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5465" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5466" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5467" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5468" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9013" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5471" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5472" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5473" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5475" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5476" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5477" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5478" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5481" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5482" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5483" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5484" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5485" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5486" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5487" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5488" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5489" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5490" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5491" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5492" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the recast Asylum Procedures Directive (APD) and the recast Reception Conditions Directive and has transposed their provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens, RT I 2006, 2, 3 | Välismaalasele rahvusvahelise kaitse andmise seadus, RT I 2006, 2, 3, (14 December 2005)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens, RT I 2006, 2, 3 | Välismaalasele rahvusvahelise kaitse andmise seadus, RT I 2006, 2, 3, (14 December 2005)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Police and Border Guard Board (PBGB) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PPA)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social Insurance Board (SIB) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sotsiaalkindlustusamet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SKA)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -658,111 +1188,111 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 17(13) of the AGIPA, the PBGB shall initiate family tracing for an unaccompanied minor as soon as possible after the submission of an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(3) of the AGIPA outlines that an unaccompanied minor’s application can only be reviewed under the accelerated procedure if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is in the best interest of the minor; AND</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">One of the following circumstances applies:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is reason to consider the applicant’s country of origin as a safe country of origin, or the applicant poses a threat to national security or public order, or the applicant has been expelled from Estonia for one of these reasons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has knowingly provided false or misleading information, failed to provide essential information, or submitted falsified documents, or there is reason to believe the applicant has destroyed or disposed of evidence that could help establish their identity or nationality, provided that the special needs of the unaccompanied minor have been taken into account and they have been given an opportunity to explain their actions, including consulting with their representative;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant submitted an application for international protection solely to avoid complying with the obligation to leave, as long as the review of the substance of the application is not refused based on Section 24, subsection 1 and Section 21, subsection 1, clause 4 of the AGIPA;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The receiving state of the applicant can be considered a safe third country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, special procedural guarantees are determined on a case-by-case basis. When deciding on the fingerprinting of an alien under 14 years of age or the taking of DNA samples, special consideration is given to the rights and interests of the individual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -844,52 +1374,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, the legal representative participates at all stages of the process, provides information to the child, gathers details about family members and health conditions, takes part in the Dublin interview, and is involved in assessing the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are provided legal aid and counselling under the general rules applicable to all applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -942,199 +1472,380 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Estonia</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Estonia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E9543EB2"/>
+    <w:nsid w:val="593B83AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="EB5C8BDD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1237,52 +1948,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="200D53CA"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="A69EEC0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1390,50 +2101,53 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1514,55 +2228,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/ppa-lugu-ja-vaeaertused" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sotsiaalkindlustusamet.ee/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5460" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5464" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5467" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5471" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5482" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5488" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5491" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5492" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/ppa-lugu-ja-vaeaertused" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sotsiaalkindlustusamet.ee/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>