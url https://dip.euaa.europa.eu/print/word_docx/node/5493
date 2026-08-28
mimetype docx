--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -7,687 +7,161 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...517 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the recast Asylum Procedures Directive (APD) and the recast Reception Conditions Directive and has transposed their provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens, RT I 2006, 2, 3 | Välismaalasele rahvusvahelise kaitse andmise seadus, RT I 2006, 2, 3, (14 December 2005)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens, RT I 2006, 2, 3 | Välismaalasele rahvusvahelise kaitse andmise seadus, RT I 2006, 2, 3, (14 December 2005)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Police and Border Guard Board (PBGB) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PPA)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social Insurance Board (SIB) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sotsiaalkindlustusamet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SKA)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
@@ -1188,115 +662,115 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 17(13) of the AGIPA, the PBGB shall initiate family tracing for an unaccompanied minor as soon as possible after the submission of an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(3) of the AGIPA outlines that an unaccompanied minor’s application can only be reviewed under the accelerated procedure if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is in the best interest of the minor; AND</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">One of the following circumstances applies:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">One of the following circumstances applies:</w:t>
+        <w:t xml:space="preserve">There is reason to consider the applicant’s country of origin as a safe country of origin, or the applicant poses a threat to national security or public order, or the applicant has been expelled from Estonia for one of these reasons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is reason to consider the applicant’s country of origin as a safe country of origin, or the applicant poses a threat to national security or public order, or the applicant has been expelled from Estonia for one of these reasons;</w:t>
+        <w:t xml:space="preserve">The applicant has knowingly provided false or misleading information, failed to provide essential information, or submitted falsified documents, or there is reason to believe the applicant has destroyed or disposed of evidence that could help establish their identity or nationality, provided that the special needs of the unaccompanied minor have been taken into account and they have been given an opportunity to explain their actions, including consulting with their representative;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant has knowingly provided false or misleading information, failed to provide essential information, or submitted falsified documents, or there is reason to believe the applicant has destroyed or disposed of evidence that could help establish their identity or nationality, provided that the special needs of the unaccompanied minor have been taken into account and they have been given an opportunity to explain their actions, including consulting with their representative;</w:t>
+        <w:t xml:space="preserve">The applicant submitted an application for international protection solely to avoid complying with the obligation to leave, as long as the review of the substance of the application is not refused based on Section 24, subsection 1 and Section 21, subsection 1, clause 4 of the AGIPA;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant submitted an application for international protection solely to avoid complying with the obligation to leave, as long as the review of the substance of the application is not refused based on Section 24, subsection 1 and Section 21, subsection 1, clause 4 of the AGIPA;</w:t>
-[...10 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">The receiving state of the applicant can be considered a safe third country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, special procedural guarantees are determined on a case-by-case basis. When deciding on the fingerprinting of an alien under 14 years of age or the taking of DNA samples, special consideration is given to the rights and interests of the individual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1374,52 +848,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, the legal representative participates at all stages of the process, provides information to the child, gathers details about family members and health conditions, takes part in the Dublin interview, and is involved in assessing the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are provided legal aid and counselling under the general rules applicable to all applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId40"/>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1653,51 +1127,199 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="593B83AD"/>
+    <w:nsid w:val="DC9401FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="AB0C4448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1800,354 +1422,55 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...294 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2228,51 +1551,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5460" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5463" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5464" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5467" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5471" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5478" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5482" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5484" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5488" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5491" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5492" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/ppa-lugu-ja-vaeaertused" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sotsiaalkindlustusamet.ee/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/ppa-lugu-ja-vaeaertused" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sotsiaalkindlustusamet.ee/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>