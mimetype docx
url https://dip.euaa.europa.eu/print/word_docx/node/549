--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New online procedure for unaccompanied minors reaching adulthood zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">New online procedure for unaccompanied minors reaching adulthood</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 1 July, private individuals such as lawyers, guardians, representatives of reception communities, and former unaccompanied foreign minors can now submit requests for opinions via the SIM (Migrant Information System) regarding the conversion of residence permits upon reaching adulthood. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This process is governed by Article 32, paragraph 1-bis of Legislative Decree 286/1998, allowing unaccompanied minors to convert their residence permits into ones for study, employment access, or work-subject to a positive opinion from the Directorate-General for Migration Policies. The opinion is based on the individual's integration path in Italy as a minor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To submit the request, several documents are required, such as proof of identity, residence permit, legal guardianship documentation, and evidence of socio-educational integration. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -79,54 +69,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Access to the SIM platform is now available to private users. Support is provided via email, PEC, and phone during specified hours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (11 July, 2025), SIM: operativa la nuova funzione per i soggetti privati [SIM: the new function for private individuals is operational],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4359/SIM-operativa-la-nuova-funzione-per-i-soggetti-privati</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -157,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors, Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -255,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82910C78"/>
+    <w:nsid w:val="EB5C1FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,55 +688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/new-online-procedure-unaccompanied-minors-reaching-adulthood" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4359/SIM-operativa-la-nuova-funzione-per-i-soggetti-privati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/new-online-procedure-unaccompanied-minors-reaching-adulthood" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4359/SIM-operativa-la-nuova-funzione-per-i-soggetti-privati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>