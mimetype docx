--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -7,99 +7,103 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Bundesrat approves suspension of family reunification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The German Bundesrat approved on 11 July 2025 the law previously adopted by the Bundestag suspending family reunification for beneficiaries of subsidiary protection for a period of two years . A request to refer the matter to the Conciliation Committee did not reach a majority. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The quota for family reunification presented municipalities with major challenges in 2023 and 2024, in addition to the high number of other applicants for protection and family reunification cases, according to the explanatory memorandum to the law. Protection seekers often travelled alone, and family members later applied for family reunification. Municipalities then had to organise housing for families. Against this background, federal states and municipalities have increasingly warned against the threat of homelessness of those seeking protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat (11 July, 2025), Ausgewählte Tagesordnungspunkte der 1056. Sitzung am 11.07.2025 [Selected agenda items of the 1056th meeting on 11.07.2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bundesrat.de/DE/plenum/bundesrat-kompakt/25/1056/1056-node.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -228,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D4F0D898"/>
+    <w:nsid w:val="BB47B171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -637,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundesrat.de/DE/plenum/bundesrat-kompakt/25/1056/1056-node.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/bundesrat-approves-suspension-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundesrat.de/DE/plenum/bundesrat-kompakt/25/1056/1056-node.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>