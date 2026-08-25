--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CNDA rules that Palestinians from the Gaza Strip without UN protection can be granted refugee status zzzzzz</w:t>
+          <w:t xml:space="preserve">CNDA rules that Palestinians from the Gaza Strip without UN protection can be granted refugee status</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By a decision of 11 July 2025, the French National Court of Asylum CNDA ruled that Palestinian nationals from the Gaza Strip, who were not granted protection by the UN, could be granted refugee status under the Geneva Convention considering the methods of war used by Israeli forces since the end in March 2025 and of the ceasefire concluded on 19 January 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Court of Asylum Law (CNDA) had already ruled, by a decision of 13 September 2024, that Palestinian nationals from the Gaza Strip protected by the UN could apply for refugee status in France given that their protection on the spot could no longer be ensured.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CNDA decision based on a case of a Palestinian woman and her minor child is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here on the CNDA website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French National Court of Asylum | Cour Nationale du Droit d'Asile (11 July, 2025), GAZA : les ressortissants palestiniens originaires de la bande de Gaza qui ne sont pas déjà protégés par l’organisation des Nations Unies (ONU) peuvent bénéficier.. [GAZA: Palestinian nationals from the Gaza Strip who are not already protected by the United Nations (UN) can benefit from the...],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cnda.fr/decisions-de-justice/dernieres-decisions/gaza-les-palestiniens-originaires-de-la-bande-de-gaza-qui-ne-sont-pas-deja-proteges-par-l-onu-peuvent-beneficier-du-statut-de-refugie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09C532FE"/>
+    <w:nsid w:val="57EC9584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/cnda-rules-palestinians-gaza-strip-without-un-protection-can-be-granted-refugee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnda.fr/decisions-de-justice/dernieres-decisions/gaza-les-palestiniens-originaires-de-la-bande-de-gaza-qui-ne-sont-pas-deja-proteges-par-l-onu-peuvent-beneficier-du-statut-de-refugie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>