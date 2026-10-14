--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -7,150 +7,688 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5424" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5425" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5426" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5427" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5428" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5429" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5430" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5431" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5432" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5433" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5434" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5437" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5438" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5439" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5441" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5442" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5443" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5444" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5447" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5448" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5449" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5450" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5451" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5452" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5453" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5454" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5455" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5456" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5457" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5458" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Cyprus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 5/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Cyprus is bound by the recast Asylum Procedures Directive has transposed its provisions through the amendments no. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">105(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and no. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">106(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the Refugees Law 2000 (6(I)/2000) |</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (12 December 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus transposed the Recast Asylum Procedures Directive by The Refugees (Amendment) Law of 2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N. 105(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N. 106(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Ο περί Προσφύγων (Τροποποιητικός) Νόμος του 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service is the competent authority for asylum application examination and referrals of applicants with special needs to the relevant competent authorities (SWS, hospital, mental health services).</w:t>
       </w:r>
     </w:p>
@@ -515,147 +1053,147 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(b) in paragraph (b) of subsection (1), these conditions are published in the Official Gazette of the Republic with the notification of the Head, which also determines the period of time for which they apply]."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception facilities for applicants with vulnerabilities or special needs in the national context also include unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe zone at Pournara First Reception Centre for single women, women with minor children, and unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Limnes Accommodation Center zone only for the vulnerable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kofinou reception center (families and singles with mild vulnerabilities)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State homes for unaccompanied minors operated by the Social Welfare Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelters for children managed by the Social Welfares Services in cooperation with Civil Society Organisations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foster care programme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Semi-independent housing programme operated by IOM in cooperation with Social Welfare Services for facilitation of transition to adulthood and inclusion of unaccompanied children over 16 years old.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelters for abused women (including applicants for international protection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelter for victims of trafficking managed by the Police ​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are accommodated in Pournara or Kofinou until their transfer to shelters run by the Social Welfare Services. Applicants with a higher level of vulnerability might be accommodated in specific facility by the Social Welfare Services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1073,52 +1611,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per the Refugee Laws, any professional employed to work with children receives appropriate training regarding the needs of children in a continued manner [Refugee Laws, Article 10 (2E)]. Legal guardians and representatives are bound by the principle of confidentiality regarding the information they learn through their work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General national provisions and procedures on legal assistance apply, with the exception that the Social Welfare Services (SWS) are always present.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1171,199 +1709,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Cyprus</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3D55CB6"/>
+    <w:nsid w:val="5933AF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1466,52 +2037,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="ABC45082"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1592,55 +2314,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_105.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_106.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2020_1_142.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5424" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5429" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5431" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5432" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5438" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5443" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5448" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5451" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5453" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5454" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5457" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5458" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_105.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_106.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2020_1_142.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>