--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Human Rights and Equality Commission raises concerns over proposed asylum system reform zzzzzz</w:t>
+          <w:t xml:space="preserve">The Human Rights and Equality Commission raises concerns over proposed asylum system reform</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Irish Human Rights and Equality Commission (the Commission) today issued its initial analysis of the General Scheme of the International Protection Bill 2025 which proposes to introduce a new international protection system in Ireland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In its observations on the General Scheme of the International Protection Bill 2025, the Commission expressed deep concern that implementation of the EU Migration and Asylum Pact (?the Pact?) could introduce a system prone to legal challenge, administrative dysfunction, and human rights violations. While the Commission recognises the complexity and challenges facing the State in implementing the Migration Pact, we also believe that many aspects of this General Scheme are impractical and may lead to the new system becoming mired in litigation and uncertainty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Key Concerns Highlighted: </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -162,51 +163,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (15 July, 2025), [Commission Raises Grave Concerns Over Proposed Asylum System’s Fairness and Effectiveness],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/news-press/commission-raises-grave-concerns-over-proposed-asylum-systems-fairness-and-effectiveness</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -335,187 +337,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BFF41E5"/>
+    <w:nsid w:val="841C7F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -748,51 +783,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/human-rights-and-equality-commission-raises-concerns-over-proposed-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/news-press/commission-raises-grave-concerns-over-proposed-asylum-systems-fairness-and-effectiveness" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>