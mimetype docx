--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -244,51 +244,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +380,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF2B0654"/>
+    <w:nsid w:val="C595C3BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>