--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Council of Ministers adopts draft act to amend assistance to persons displaced from Ukraine zzzzzz</w:t>
+          <w:t xml:space="preserve">The Council of Ministers adopts draft act to amend assistance to persons displaced from Ukraine</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers adopted a draft law amending the law on assistance to displaced persons from Ukraine. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The arrangements for the legal stay of Ukrainian citizens in Poland are extended until 4 March 2026, in accordance with the implementing decision of the Council of the European Union, for all EU countries. The new regulations allow for continued assistance to refugees who are particularly vulnerable. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Changes are made to the system of records and registers: when assigning a PESEL number, it will be possible to use biometric identification for the image of a person. When giving children PESEL, their personal presence will also be required, regardless of age. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Changes are introduced to allow Ukrainian citizens and non-EU citizens to practice the profession of doctor or dentist in Poland. Accommodation in collective accommodation centres will be possible only until 31 October 2025 (except for vulnerable groups indicated in the law). These changes will enter into force, in principle, 14 days after publication in the Journal of Laws.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chancellery of the Prime Minister | Kancelaria Prezesa Rady Ministrów (15 July, 2025), Projekt ustawy o zmianie ustawy o pomocy obywatelom Ukrainy w związku z konfliktem zbrojnym na terytorium tego państwa oraz niektórych innych ustaw [Draft Act amending the Act on Assistance to Citizens of Ukraine in Connection with the Armed Conflict on the Territory of Ukraine and Certain Other Acts],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/premier/projekt-ustawy-o-zmianie-ustawy-o-pomocy-obywatelom-ukrainy-w-zwiazku-z-konfliktem-zbrojnym-na-terytorium-tego-panstwa-oraz-niektorych-innych-ustaw16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C595C3BB"/>
+    <w:nsid w:val="48F42523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/council-ministers-adopts-draft-act-amend-assistance-persons-displaced-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/premier/projekt-ustawy-o-zmianie-ustawy-o-pomocy-obywatelom-ukrainy-w-zwiazku-z-konfliktem-zbrojnym-na-terytorium-tego-panstwa-oraz-niektorych-innych-ustaw16" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/council-ministers-adopts-draft-act-amend-assistance-persons-displaced-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/premier/projekt-ustawy-o-zmianie-ustawy-o-pomocy-obywatelom-ukrainy-w-zwiazku-z-konfliktem-zbrojnym-na-terytorium-tego-panstwa-oraz-niektorych-innych-ustaw16" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>