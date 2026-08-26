--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ireland publish its National Strategy for the implementation of the Asylum Migration Management Regulation zzzzzz</w:t>
+          <w:t xml:space="preserve">Ireland publish its National Strategy for the implementation of the Asylum Migration Management Regulation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of Ireland's participation in the EU Pact on Asylum and Migration, Ireland has opted into Regulation (EU) 2024/1351 of the European Parliament and of the Council of 14 May 2024 on asylum and migration management (the Asylum and Migration Management Regulation (AMMR)). Under the AMMR, all Member States are required to develop and submit a National Asylum and Migration Management Strategy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Asylum and Migration Management Strategy is based on a common EU template, mandated by the European Commission and finalised in February 2025. In completing the required template, the Department of Justice, Home Affairs and Migration has gathered input from relevant teams across the Department as well as the Department of Enterprise, Tourism and Employment; the Department of Further and Higher Education, Research, Innovation and Science and the Department of Foreign Affairs and Trade. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This National Asylum and Migration Management Strategy is unrelated to the commitment to develop a broader National Migration and Integration Strategy under the Programme for Government 2025, which is being led separately by the Department of Justice, Home Affairs and Migration in cooperation with other government departments. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -131,54 +144,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Establishing a new Unit for Future Planning, under the Programme for Government 2025, to forecast demographic changes and ensure accurate estimates of the demand for essential services and employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (16 July, 2025), [National Asylum and Migration Management Strategy],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://assets.gov.ie/static/documents/National_Asylum_and_Migration_Management_Strategy_for_Ireland_Final.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -209,52 +223,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Asylum Migration Management Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -307,187 +321,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F8F341F9"/>
+    <w:nsid w:val="8A726E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -716,55 +763,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ireland-publish-its-national-strategy-implementation-asylum-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/National_Asylum_and_Migration_Management_Strategy_for_Ireland_Final.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ireland-publish-its-national-strategy-implementation-asylum-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.gov.ie/static/documents/National_Asylum_and_Migration_Management_Strategy_for_Ireland_Final.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>