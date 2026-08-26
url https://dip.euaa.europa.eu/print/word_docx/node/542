--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,57 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Ministry of Migration and Asylum proposes new bill on migration which is open for public consultation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the press release published by the Ministry of Migration and Asylum proposed bill tightens Greece's migration and return policies, aiming to better control irregular immigration, reduce exploitation of asylum procedures, and ensure public order and national security. Key reforms include among others, faster and monitored voluntary departures, tougher entry bans and penalties, expanded detention, and new legal barriers for long-term undocumented migrants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With aim to modernize the return procedure for third-country nationals and align national law with EU legislative framework the new bill suggest the following amendments: Extended definition of Return Country including: Country of habitual residence. Safe third country (per Law 4939/2022), where asylum claim was rejected as inadmissible. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum, leading to rejection of international protection application. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -111,51 +114,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (17 July, 2025), Σε δημόσια διαβούλευση το νέο νομοσχέδιο του Υπουργείου Μετανάστευσης και Ασύλου για την παράνομη μετανάστευση [The new bill proposal of the Ministry of Migration and Asylum on irregular immigration is open for public consultation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/se-dimosia-diavoyleysi-to-neo-nomoschedio-toy-ypoyrgeioy-metanasteysis-kai-asyloy-gia-tin-paranomi-metanasteysi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -284,187 +288,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D212B7E9"/>
+    <w:nsid w:val="443DDD71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -693,55 +730,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/se-dimosia-diavoyleysi-to-neo-nomoschedio-toy-ypoyrgeioy-metanasteysis-kai-asyloy-gia-tin-paranomi-metanasteysi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministry-migration-and-asylum-proposes-new-bill-migration-which-open-public" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/se-dimosia-diavoyleysi-to-neo-nomoschedio-toy-ypoyrgeioy-metanasteysis-kai-asyloy-gia-tin-paranomi-metanasteysi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>