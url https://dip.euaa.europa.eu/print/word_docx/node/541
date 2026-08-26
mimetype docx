--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,137 +7,155 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Presentation of amendments to the Act on Temporary Protection of Displaced Persons</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 19 July 2025 the new Act on Temporary Protection of Displaced Persons enters into force, bringing many new features, especially for citizens of Ukraine who were granted asylum in Slovenia since the Russian Federation's aggression against Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On Wednesday 16 July the Office of the Government of the Republic of Slovenia for the Care and Integration of Migrants held a series of lectures and presentations brought about by two implementing regulations which will also change:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Regulation on the Method of Exercising and Ensuring the Rights of Applicants for Temporary Protection and Persons with Temporary Protection (Adopted 17 July, in force since 19 July, available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Regulation on the House Rules of Accommodation Centers and Other Accommodation Facilities for Applicants for Temporary Protection. (Adopted 17 July, in force since 19 July, available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of the Republic of Slovenia | Vlada Republike Slovenije (17 July, 2025), Predstavitev sprememb zakona o začasni zaščiti razseljenih oseb [Presentation of amendments to the Act on Temporary Protection of Displaced Persons],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2025-07-17-predstavitev-sprememb-zakona-o-zacasni-zasciti-razseljenih-oseb/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -168,52 +186,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -266,187 +284,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FDBA25E8"/>
+    <w:nsid w:val="DEF5552D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,55 +726,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=URED9379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=URED9380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-07-17-predstavitev-sprememb-zakona-o-zacasni-zasciti-razseljenih-oseb/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/presentation-amendments-act-temporary-protection-displaced-persons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=URED9379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=URED9380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-07-17-predstavitev-sprememb-zakona-o-zacasni-zasciti-razseljenih-oseb/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>