--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,84 +7,88 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Zugspitze summit on migration: Interior ministers meet to discuss EU migration policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Minister of the Interior Alexander Dobrindt met with his counterparts from France, Poland, Austria, Denmark and the Czech Republic at the Zugspitze on 18 July 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Together with EU Commissioner Magnus Brunner, and Parliamentary State Secretary Daniela Ludwig, they discussed key steps for the reorganisation of European migration policy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">joint declaration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the ministers called for a swift and decisive implementation of a stricter migration policy in Europe and agreed on the following five objectives: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. More efficient European migration and asylum system The ministers reaffirmed their support for the CEAS but called for improvements. Asylum procedures should be faster and more efficient in future. Bureaucracy and unnecessary costs should be reduced. Anyone who has already been granted protection status in one EU country will quickly have their application rejected in other member states. Legal protection for these cases should be limited. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2. Fight smuggling and human traffickers more effectively The fight against smugglers and human traffickers was a key topic. The ministers called for a coordinated and decisive approach. Financial investigations against smuggling networks are to be intensified, as are negotiations on anti-smuggling agreements with third countries. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -109,51 +113,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (18 July, 2025), Zugspitzgipfel 2025: Gemeinsam illegale Migration wirksam reduzieren [Zugspitze Summit 2025: Working together to effectively reduce illegal migration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2025/07/zugspitz-ergebnis.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -282,187 +287,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B290024B"/>
+    <w:nsid w:val="BC9A7A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -691,55 +729,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/DE/veroeffentlichungen/nachrichten/2025/zugspitz-erklaerung.pdf?__blob=publicationFile&amp;v=2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2025/07/zugspitz-ergebnis.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/zugspitze-summit-migration-interior-ministers-meet-discuss-eu-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/DE/veroeffentlichungen/nachrichten/2025/zugspitz-erklaerung.pdf?__blob=publicationFile&amp;v=2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/kurzmeldungen/DE/2025/07/zugspitz-ergebnis.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>