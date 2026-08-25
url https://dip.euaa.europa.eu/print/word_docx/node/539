--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Germany returns 81 convicted criminals to Afghanistan zzzzzz</w:t>
+          <w:t xml:space="preserve">Germany returns 81 convicted criminals to Afghanistan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">81 Afghan nationals were returned to their country of origin as part of a collective repatriation programme in Germany. The returned Afghan men were convicted of criminal offences and required to leave the country. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Government is implementing an important agreement laid down in the coalition agreement which stipulates that removals will also be carried out to Afghanistan, starting with offenders and those posing a security risk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The return programme was carried out with the help of the strategic security partnership with the Emirate of Qatar. The German government plans to continue carrying out returns to Afghanistan in the future.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (18 July, 2025), Weiterer Abschiebeflug nach Afghanistan gestartet [Another deportation flight to Afghanistan started],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/07/leipzig.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F7416499"/>
+    <w:nsid w:val="27FCCCD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/germany-returns-81-convicted-criminals-afghanistan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/07/leipzig.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/germany-returns-81-convicted-criminals-afghanistan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/07/leipzig.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>