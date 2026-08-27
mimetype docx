--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,112 +13,115 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Danish Immigration Service lifts suspension of asylum cases for applicants from Syria and family members zzzzzz</w:t>
+          <w:t xml:space="preserve">The Danish Immigration Service lifts suspension of asylum cases for applicants from Syria and family members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service announced that has resumed processing asylum cases for individuals from Syria, following a decision by the Refugee Appeals Board on 30 June 2025. The Appeals Board ruled to lift the suspension which was originally imposed in December 2024 due to instability in the country after the fall of the Assad regime. This resumption also applies to related cases, including the extension of residence permits for certain Syrian refugees and applications for family reunification. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service also announced that is currently updating its country information on Syria to support informed decision-making and expects, to begin scheduling asylum interviews in the fourth quarter of 2025. However, the suspension of permanent residence permit applications for Syrian nationals remains in effect for the time being. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A Frequently Asked Questions page has been launched to inform about ongoing updates and respond to questions from Syrian applicants and their families.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Read questions and answers addressed to individuals from Syria and their family members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (21 July, 2025), Information til personer fra Syrien og deres familiemedlemmer [Information for people from Syria and their family members],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nyidanmark.dk/da/Nyheder/2025/07/Information-til-personer-fra-Syrien-og-deres-familiemedlem</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="375A7AC5"/>
+    <w:nsid w:val="45EE8440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,51 +696,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-lifts-suspension-asylum-cases-applicants-syria-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/en-GB/Words-and-concepts/US/Diverse-US/Information-til-personer-fra-Syrien-og-deres-familiemedlemmer/?anchor=CD086492593F49F1AE4DB4147BE20B67&amp;callbackItem=84AC2E44B1F64EA69BA82A6349A552D1&amp;callbackAnchor=84AC2E44B1F64EA69BA82A6349A552D1CD086492593F49F1AE4DB4147BE20B67" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/da/Nyheder/2025/07/Information-til-personer-fra-Syrien-og-deres-familiemedlem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>