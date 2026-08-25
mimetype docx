--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -7,99 +7,103 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Minister of the Interior discussed migration priorities at informal meeting in Copenhagen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the informal meeting of EU interior ministers in Copenhagen, Croatia actively promoted its priorities for a safer and more resilient European Union, focusing on preparedness, migration, and the fight against organised crime. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On migration, Croatia emphasized swift implementation of the Return Regulation for security-risk individuals, strengthening Frontex while maintaining national capacities, and establishing EU return centres in third countries excluding locations near the EU's external borders, particularly in the Western Balkans. Croatia conducted over 5,000 forced removals in 2024 and nearly 2,900 returns in early 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (22 July, 2025), Video: Ministar Božinović u Danskoj: "Cilj nam je sigurnost svih građana Hrvatske" [Video: Minister Bozinovic in Denmark: "Our goal is the safety of all Croatian citizens"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/video-ministar-bozinovic-u-danskoj-cilj-nam-je-sigurnost-svih-gradjana-hrvatske/294873</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -228,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="014896C2"/>
+    <w:nsid w:val="016E3C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -637,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/video-ministar-bozinovic-u-danskoj-cilj-nam-je-sigurnost-svih-gradjana-hrvatske/294873" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/minister-interior-discussed-migration-priorities-informal-meeting-copenhagen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/video-ministar-bozinovic-u-danskoj-cilj-nam-je-sigurnost-svih-gradjana-hrvatske/294873" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>