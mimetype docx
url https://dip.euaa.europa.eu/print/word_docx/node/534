--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior promotes the AMIF Project: Capacity Building for International Protection JaKa MZ zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior promotes the AMIF Project: Capacity Building for International Protection JaKa MZ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project "Strengthening the Capacity for International Protection of the JaKa MZ" has a total value of EUR 240,000 (including VAT). It is co-financed by the Asylum, Migration and Integration Fund (AMIF) at 75% (EUR 180,000), with the remaining 25% covered by the Croatian State Budget. The project aims to enhance international protection capacities through the procurement of IT and communication equipment, vehicles, and the provision of continuous specialized training for officials. This will improve operational efficiency, enable remote hearings and better communication with beneficiaries of international protection, supporting their effective integration. The funding was approved on 27 May 2025, with the agreement signed on 6 June 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (23 July, 2025), AMIF projekt: Jačanje kapaciteta za međunarodnu zaštitu – JaKa MZ [AMIF Project: Strengthening Capacities for International Protection – JaKa MZ],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/amif-projekt-jacanje-kapaciteta-za-medjunarodnu-zastitu-jaka-mz/294876</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1BE70E7E"/>
+    <w:nsid w:val="DEAB73B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/node/534" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/amif-projekt-jacanje-kapaciteta-za-medjunarodnu-zastitu-jaka-mz/294876" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>