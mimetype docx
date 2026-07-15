--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The EMN Cypriot contact point announced the publication of the "Trafficking in human beings" Report zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Contact Point (NCP) of Cyprus of the European Migration Network (EMN), which operates at the Deputy Ministry of Migration and International Protection, announces the publication of the study entitled "Trafficking in human beings: the international dimension", which describes the efforts of 25 EMN member states and observer states to combat human trafficking, including Cyprus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The study examines policies aligned with the European Union (EU) Anti-Trafficking Strategy 2021-2025, covering prevention, law enforcement, victim support and international cooperation. It examines efforts to combat trafficking in third countries of origin and transit, as well as within the Member States and observer States of the European Union. Based on 25 national contributions, including those of Cyprus, the report examines policies adopted or under development between 2021-2023 and aligned with the EU Anti-Trafficking Strategy 2021-2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Covering prevention, law enforcement, victim support and international cooperation, the study highlights key challenges, good practices and ongoing discussions to strengthen future policies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (25 July, 2025), Το Εθνικό Σημείο Επαφής Κύπρου του Ευρωπαϊκού Δικτύου Μετανάστευσης ανακοινώνει τη δημοσίευση της μελέτης με τίτλο «Trafficking in human beings – the international dimension» [The Cyprus National Contact Point of the European Migration Network announces the publication of the study entitled "Trafficking in human beings – the international dimension"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/to-ethniko-simeio-epafis-kyprou-tou-evropaikou-diktyou-metanastefsis-anakoinonei-ti-dimosiefsi-tis-meletis-me-titlo-trafficking-in-human-beings-the-international-dimension/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.07.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FBAFFD7"/>
+    <w:nsid w:val="198BCEC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/emn-cypriot-contact-point-announced-publication-trafficking-human-beings-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/to-ethniko-simeio-epafis-kyprou-tou-evropaikou-diktyou-metanastefsis-anakoinonei-ti-dimosiefsi-tis-meletis-me-titlo-trafficking-in-human-beings-the-international-dimension/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/emn-cypriot-contact-point-announced-publication-trafficking-human-beings-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/to-ethniko-simeio-epafis-kyprou-tou-evropaikou-diktyou-metanastefsis-anakoinonei-ti-dimosiefsi-tis-meletis-me-titlo-trafficking-in-human-beings-the-international-dimension/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>