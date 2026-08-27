--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of the Interior opened e-consultations for the 2030 Migration and Asylum Management Plan zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Ministry of the Interior opened e-consultations for the 2030 Migration and Asylum Management Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Croatian Ministry of the Interior released its Migration and Asylum Management Plan until 2030, along with an Action Plan, for public consultation to ensure a transparent and inclusive adoption process. This is Croatia’s first comprehensive strategic document addressing migration and asylum in a systematic way for the medium and long term.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The plan aligns with the EU's new legislative framework and addresses current security, economic and humanitarian challenges. It was developed with input from all relevant state bodies under the coordination of the Ministry of the Interior. It outlines five strategic goals:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -144,54 +134,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (26 July, 2025), Otvorena e-savjetovanja za Prijedlog Plana upravljanja migracijama i azilom do 2030. i Akcijski plan 2025. – 2027. Godine [Open e-consultations for the Proposal of the 2030 Migration and Asylum Management Plan and the Action Plan 2025-2027],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/otvorena-e-savjetovanja-za-prijedlog-plana-upravljanja-migracijama-i-azilom-do-2030-i-akcijski-plan-2025-2027-godine/294881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -222,52 +213,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum, Asylum Migration Management Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -320,187 +311,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CC3AD581"/>
+    <w:nsid w:val="AB7A7776"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -604,51 +628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EF0B67B4"/>
+    <w:nsid w:val="1D26D07C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -880,55 +904,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ministry-interior-opened-e-consultations-2030-migration-and-asylum-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/otvorena-e-savjetovanja-za-prijedlog-plana-upravljanja-migracijama-i-azilom-do-2030-i-akcijski-plan-2025-2027-godine/294881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ministry-interior-opened-e-consultations-2030-migration-and-asylum-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/otvorena-e-savjetovanja-za-prijedlog-plana-upravljanja-migracijama-i-azilom-do-2030-i-akcijski-plan-2025-2027-godine/294881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>