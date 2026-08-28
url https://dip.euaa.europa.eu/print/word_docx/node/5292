--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,453 +7,119 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Slovenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slovenia</w:t>
+        <w:t xml:space="preserve">Slovenia is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Resettlement and humanitarian admission - Slovenia</w:t>
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="section-5260" w:history="1">
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">04/03/2026: International Protection Act | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...361 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o mednarodni zaščiti (ZMZ-1)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25/07/2017: Regulation on the method of implementing the resettlement of persons admitted to the Republic of Slovenia on the basis of a quota and burden-sharing between the Member States of the European Union | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Uredba o načinu izvedbe preselitve oseb, ki so v Republiko Slovenijo sprejete na podlagi kvote in delitve bremen med državami članicami Evropske unije</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -469,262 +135,269 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Government of Slovenia | GOV.SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministrstvo za notranje zadeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Government Office for the Support and Integration of Migrants | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urad Vlade Republike Slovenije za oskrbo in integracijo migrantov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UOIM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organisation for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Government Office for the Support and Integration of Migrants |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urad Vlade Republike Slovenije za oskrbo in integracijo migrantov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UOIM) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministrstvo za notranje zadeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovenia is not implementing resettlement or humanitarian admission programmes at the moment.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1048,164 +721,166 @@
         <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The type of status granted (and rights attached) are regulated by Article 74 of the IPA and Article 10 of the Regulation. The persons shall be granted refugee status if they fulfil the conditions to be granted refugee status and they are present in a country where they are safe from persecution, but where the living conditions are inappropriate for their integration into society. Resettled persons are granted a ramp-up period of three months starting from the day of notification of the decision on international protection. During this period an orientation programme takes place (language learning, help with documentations and practical aspects of everyday life in Republic of Slovenia). The resettled persons are also entitled to accommodation in an integration house or in other accommodation facilities of the Ministry of Interior and self-governing local communities.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure assistance is regulated in Article 6 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation on the procedure for the resettlement of persons admitted to the Republic of Slovenia on the basis of quotas and burden sharing among European Union Member States</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An interpreter for a language understood by the persons shall participate in the implementation of the orientation program referred to in the first paragraph of Article 104 of the Act. The costs of interpretation shall be covered by the Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information provided as part of the orientation program referred to in the previous paragraph shall include information on the rights and obligations of persons granted international protection and general information on the Republic of Slovenia and the way of life in it, which also includes information on cultural characteristics and customs in the Republic of Slovenia and information on gender equality and the prohibition of polygamy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel arrangements are regulated in Article 8 and 9 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation on the procedure for the resettlement of persons admitted to the Republic of Slovenia on the basis of quotas and burden sharing among European Union Member States</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 8:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The arrival of persons referred to in Article 73 of the Act in the Republic of Slovenia shall be organized by the Ministry in cooperation with the Ministry responsible for foreign affairs, the Office, and the Police. If necessary, these persons shall be issued with a travel document in accordance with the law governing the entry, departure, and residence of foreigners in the Republic of Slovenia prior to their arrival in the Republic of Slovenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The arrival of persons referred to in Article 77 of the Act in the Republic of Slovenia shall be organized by the Ministry in cooperation with the Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 9:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The medical examination referred to in the second paragraph of Article 76 of the Act shall include at least a general physical examination by a doctor to identify any specific medical conditions with a view to preventing the spread of infectious diseases and to assess the person's fitness to travel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons eligible for resettlement apply for international protection before their arrival in the territory of the third country where the person currently resides (Article 4 of the Regulation on the procedure for the resettlement of persons admitted to the Republic of Slovenia on the basis of quotas and burden sharing among European Union Member States).</w:t>
       </w:r>
@@ -1301,52 +976,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, Slovenia is not implementing community sponsorship programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, Slovenia is not implementing community sponsorship programmes.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId34"/>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1399,347 +1074,380 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Slovenia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1AB007B"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:nsid w:val="DE732D54"/>
+    <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...11 lines deleted...]
-      <w:lvlText w:val="•"/>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...11 lines deleted...]
-      <w:lvlText w:val="◦"/>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...11 lines deleted...]
-      <w:lvlText w:val="•"/>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...30 lines deleted...]
-        <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E0DD1D5"/>
+    <w:nsid w:val="B2D0ADDC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1843,199 +1551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AD822D81"/>
-[...147 lines deleted...]
-    <w:nsid w:val="EF251E89"/>
+    <w:nsid w:val="88DBD611"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2146,53 +1706,50 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2273,55 +1830,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5260" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5269" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5276" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5280" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5282" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5288" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5290" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO7103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=URED7424" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/slovenia.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/state-authorities/ministries/ministry-of-the-interior/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/drzavni-organi/vladne-sluzbe/urad-vlade-za-oskrbo-in-integracijo-migrantov/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slovenia.iom.int/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pisrs.si/Pis.web/pregledPredpisa?id=ZAKO7103" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=URED7424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/slovenia.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/state-authorities/ministries/ministry-of-the-interior/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/drzavni-organi/vladne-sluzbe/urad-vlade-za-oskrbo-in-integracijo-migrantov/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slovenia.iom.int/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>