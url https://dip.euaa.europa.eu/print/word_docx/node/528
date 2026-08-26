--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Accelerated procedure now applies to applications for International Protection from Pakistan zzzzzz</w:t>
+          <w:t xml:space="preserve">Accelerated procedure now applies to applications for International Protection from Pakistan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Justice, Home Affairs and Migration, Jim O'Callaghan TD, has announced that Pakistan will be added to the list of countries subject to accelerated processing for international protection applications. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under an accelerated decision-making process introduced in November 2022, international protection applicants that fall under this procedure are receiving first decisions in around four months and this is expected to reduce in the coming months. Applications from Pakistan have grown considerably in recent years and, in each of the last two quarters, Pakistan nationals have ranked as the second highest nationality for applications for international protection. Accelerated processing for certain IP applications was introduced in November 2022. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From Tuesday 26 July 2025 it applies to: </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -88,51 +89,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (29 July, 2025), [Minister O’Callaghan announces new addition to accelerated processing list for international protection applications],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-ocallaghan-announces-new-addition-to-accelerated-processing-list-for-international-protection-applications/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -261,187 +263,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31D16E01"/>
+    <w:nsid w:val="97D85335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -545,51 +580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A2FBB367"/>
+    <w:nsid w:val="AE7E6912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -825,51 +860,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/accelerated-procedure-now-applies-applications-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-ocallaghan-announces-new-addition-to-accelerated-processing-list-for-international-protection-applications/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>