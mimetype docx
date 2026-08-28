--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,457 +7,123 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Romania</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Resettlement and humanitarian admission - Romania</w:t>
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="section-5161" w:history="1">
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Romania is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Law No 122 of 4 May 2006 concerning asylum in Romania (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...361 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Decision No 1596 of 4 December 2008 | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Hotărâre nr. 1596 din 4 decembrie 2008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -508,105 +174,108 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="323130"/>
               </w:rPr>
               <w:t xml:space="preserve">General Inspectorate for Immigration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="323130"/>
               </w:rPr>
               <w:t xml:space="preserve">(GII)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(GII)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
@@ -627,247 +296,255 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate for Asylum and Integration (DAI) General Inspectorate for Immigration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">– Direcția Azil și Integrare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IGI-DAI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate for Asylum and Integration (DAI) General Inspectorate for Immigration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">– Direcția Azil și Integrare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IGI-DAI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate for Asylum and Integration (DAI) General Inspectorate for Immigration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">– Direcția Azil și Integrare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IGI-DAI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Partner NGOs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1185,252 +862,252 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To initiate the resettlement process, the GII asks UNHCR or the authorities of the country of asylum to prepare individual files for each potential candidate, comprising: identification data, the Resettlement application form, signed by every individual in need of resettlement, a case description and a medical report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Health is also involved in sharing, upon request from the GII, the minimum medical requirements that should be met by candidates in need of resettlement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon receipt of the refugee's case (the Resettlement Referral Form - RRF) from UNHCR, the GII carries out the following activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Receives and registers the resettlement files submitted by UNHCR. The files must contain the information note on the resettlement proposal together with the identification data of the refugees proposed for resettlement and their individual files; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Verifies and analyses the data contained in the files submitted by UNHCR according to the competencies of services within the GII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No information provision activities are carried out during the identification phase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Selection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Romanian legal provisions, there are two ways of selecting refugees for resettlement:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dossier-based selections; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in-country selection missions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While selection missions to countries of asylum is considered the main method, dossier-based selections may be used if a selection mission to an asylum country cannot be organized, based on a reasoned decision of the Inspector General of the GII (Government Decision No 1596/2008, Article 8(1)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Selection based on interview in the first country of asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon receipt of the refugee's case (the Resettlement Referral Form - RRF) from UNHCR, the GII carries out the following activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Receives and registers the resettlement files submitted by UNHCR. The files must contain the information note on the resettlement proposal together with the identification data of the refugees proposed for resettlement and their individual files;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Verifies and analyses the data contained in the files submitted by UNHCR according to the competencies of services within the GII.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The purpose of this verification and analysis is to establish whether there are reasons to exclude any of the refugees submitted by UNHCR from being interviewed in their country of asylum, and to identify aspects that must be kept in mind during the future interview proceeding in the country of asylum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The results of the verifications and data analysis are included in a report listing the refugees that are to be interviewed in the country of asylum. UNHCR is informed of the names of the refugees pre-selected for interview, or where appropriate, of those approved for resettlement upon examination of a dossier submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">After forwarding the list with the pre-selected refugees to be interviewed in the country of asylum, the GII establishes contact with the UNHCR Representation in Romania or directly with the competent authorities from the country of asylum to agree on the practical details of the selection mission, namely the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Verifies and analyses the data contained in the files submitted by UNHCR according to the competencies of services within the GII.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">After forwarding the list with the pre-selected refugees to be interviewed in the country of asylum, the GII establishes contact with the UNHCR Representation in Romania or directly with the competent authorities from the country of asylum to agree on the practical details of the selection mission, namely the following:</w:t>
+        <w:t xml:space="preserve">sharing of an information package to be used during initial sessions to provide information to the pre-selected refugees in the country of asylum;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sharing of an information package to be used during initial sessions to provide information to the pre-selected refugees in the country of asylum;</w:t>
+        <w:t xml:space="preserve">identifying and reserving a location where the interviews with refugees are to be carried out;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">identifying and reserving a location where the interviews with refugees are to be carried out;</w:t>
+        <w:t xml:space="preserve">ensuring the identification and use of interpreters;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ensuring the identification and use of interpreters;</w:t>
+        <w:t xml:space="preserve">scheduling the pre-selected refugees for an interview;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">scheduling the pre-selected refugees for an interview;</w:t>
+        <w:t xml:space="preserve">establishing the way the medical test will be carried out, if applicable;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
-[...11 lines deleted...]
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">organising other aspects of interest for the practical success of missions depending on the situation in the current country of asylum of the refugees to be interviewed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When necessary, the GII – through the contact person of the Ministry of Foreign Affairs (nominated in the Resettlement Committee) - may establish contact with the Romanian Diplomatic Representation in the (first) country of asylum to obtain support in carrying out the future selection mission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The purpose of the interviews with the refugees is to evaluate their situation in accordance with the resettlement selection criteria. Based on the results of the evaluation, the selection mission will propose the refugees to be accepted for resettlement in Romania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1537,291 +1214,291 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframe</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are several timeframes for completing these activities, such as:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30 working days for informing UNHCR regarding the Decision of the Resettlement Committee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">45 working days for conducting preselection activities starting from the date UNHCR referred the cases; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">20 working days to communicate to UNHCR the list of persons accepted to be resettled in Romania after the selection mission was carried out and 45 calendar days starting the day when the case was referred in full compliance with the GUU requirements by UNHCR for dossier procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is no timeframe in place for the activities that must be carried out from the date of the decision was communicated and the time when the transfer occurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">According to the national legislation, applicants are granted only refugee status. With the implementation of the new resettlement regulation, both refugee status and subsidiary protection will be granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-departure assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In preparation of the travel of the refugees approved or selected in accordance with the Romanian legislation, the organisation that is implementing a dedicated project in the field of resettlement funded by AMIF organises cultural orientation, sessions and medical screening in countries of asylum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The purpose of the cultural orientation in the asylum country is to offer to the refugees selected for resettlement in Romania an overall image of the country, and practical information regarding their transfer from their country of asylum to Romania. The cultural orientation is also the initiation of a process that should help the refugees acquire certain abilities and attitudes necessary for them to adapt to the particularities of the host society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The objectives of the cultural orientation in the country of asylum are to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">45 working days for conducting preselection activities starting from the date UNHCR referred the cases; and</w:t>
+        <w:t xml:space="preserve">offer information relating to Romania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">20 working days to communicate to UNHCR the list of persons accepted to be resettled in Romania after the selection mission was carried out and 45 calendar days starting the day when the case was referred in full compliance with the GUU requirements by UNHCR for dossier procedure.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">There is no timeframe in place for the activities that must be carried out from the date of the decision was communicated and the time when the transfer occurs</w:t>
+        <w:t xml:space="preserve">assist the selected refugees in developing the necessary abilities to integrate into the host society (for instance, how to obtain a job, how to access social and health services etc.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">explore the attitudes necessary to a successful integration (for example, flexibility, openness, initiative, self-sufficiency);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">manage refugees’ expectations relating to Romania; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">explain to refugees the expectations of the Romanian society with regards to their integration in Romania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The cultural orientation of the refugees selected in the country of first asylum may be supervised by officers of the General Inspectorate for Immigration (GII), Directorate for Asylum and Integration (DAI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The medical screening and the fit to travel activities are in the responsibility of the organization that was allocated the dedicated project in the resettlement field and the objective of the activity is to discover if the persons represent a threat for the public health or there are identified disease that need a special treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During this phase, information provision activities are conducted through the IOM who develops the info material according to the methodology agreed by the GII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">According to the national legislation, applicants are granted only refugee status. With the implementation of the new resettlement regulation, both refugee status and subsidiary protection will be granted.</w:t>
+        <w:t xml:space="preserve">Travel arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In the pre-departure activities both internal and external stakeholders are involved, as: selection team, Romanian security services, UNHCR. The medical checks are made by the UNHCR team, which announces the selection team if there are any vulnerabilities. If so, adapted solutions will be taken. IOM provides flight tickets since the beginning of the programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information sessions are organised through UNHCR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pre-departure assistance</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">The objectives of the cultural orientation in the country of asylum are to:</w:t>
+        <w:t xml:space="preserve">Arrival and reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Refugees approved for resettlement under the resettlement programs, who are mentioned in the decision of the General Inspectorate for Immigration (GII), are exempted from the compulsory visa regime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The selected refugees may be allowed to enter Romanian territory based on the following travel documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">offer information relating to Romania;</w:t>
+        <w:t xml:space="preserve">Refugee certificate issued by UNHCR;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">assist the selected refugees in developing the necessary abilities to integrate into the host society (for instance, how to obtain a job, how to access social and health services etc.);</w:t>
+        <w:t xml:space="preserve">Travel document issued by the International Committee of the Red Cross; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
-        </w:numPr>
-[...125 lines deleted...]
-          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A laissez-passer issued by the GII exclusively for the purposes of travelling to Romania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, resettled refugees are not accommodated in the National Accommodation Centres. GII has put in place a project financed by AMIF funds and attributed to an organization with experience in the field specially designated for the target group comprising on a 45 days assistance, accommodation in a private housing and cultural orientation sessions. Exceptionally, the selected refugees may be accommodated in the regional centres under some circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information sessions are delivered by the partner organisations (IOM) through the methodologies agreed with the General Inspectorate for Immigration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1869,99 +1546,99 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement sets an upper limit of 200 refugees who may be accommodated at the ETC at any given time. The maximum period for refugees’ stay in Romania is 6 months, although individual exceptions may be made for up to 20 refugees when necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Candidates for transfer to Romania are persons who are considered by UNHCR to be in urgent need of evacuation to ensure their international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This includes the following categories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees at immediate risk of refoulement or facing other acute, life threatening situations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees who are held in detention in another country solely because they entered or are staying without authorization, and who will be released only if they are able to depart from the country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees whose cases are particularly sensitive or high profile;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees for whom resettlement processing cannot be completed in the first country of asylum, for instance due to security threats;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees for whom the resettlement country or UNHCR has decided not to disclose the resettlement destination to the first country of asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 26 August 2025, 4311 refugees had departed from the ETC in Timisoara to resettlement countries. Since 2008, the main resettlement countries using the centre are the USA - 1198, the UK - 1054, Norway - 1102, Canada - 201 and the Netherlands - 286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2087,52 +1764,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania does not have community sponsorship programmes currently in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania does not have community sponsorship programmes currently in place.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId33"/>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2185,237 +1862,270 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ED05FA90"/>
+    <w:nsid w:val="B6628D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -2481,89 +2191,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6C43410B"/>
+    <w:nsid w:val="AB0C4D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -2629,51 +2339,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="015AD7BD"/>
+    <w:nsid w:val="B9638901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2777,51 +2487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3B13A3B0"/>
+    <w:nsid w:val="84B5A7F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2925,51 +2635,495 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1FD7CD4C"/>
+    <w:nsid w:val="7AFE394C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="39405E9B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="DEAC9A7A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="068064CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3072,52 +3226,200 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D8D101B0"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="3F209463"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="EAD30832"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3220,52 +3522,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5E5A912B"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="20A01BCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3368,792 +3670,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-[...590 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E10510B1"/>
-[...147 lines deleted...]
-    <w:nsid w:val="9E487752"/>
+    <w:nsid w:val="7FAF8CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4291,53 +3853,50 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4418,55 +3977,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5161" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5167" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5172" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/100146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/romania.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/general-description/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romania.iom.int/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/100146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/romania.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/general-description/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romania.iom.int/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>