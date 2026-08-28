--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,438 +7,103 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Latvia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Latvia</w:t>
-[...18 lines deleted...]
-      <w:hyperlink w:anchor="section-5095" w:history="1">
+        <w:t xml:space="preserve">Latvia is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">17 December 2015: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...361 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Patvēruma likums, Latvijas Vēstnesis 2, 05.01.2016. OP number: 2016 / 2.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -933,54 +598,55 @@
         <w:t xml:space="preserve">The admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia is not implementing resettlement or humanitarian admission programmes at the moment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Section 70) foresees that a person admitted within the framework of resettlement and resettlement mechanisms shall be deemed to be an asylum seeker from the day when he or she is admitted to the Republic of Latvia and submits an application for granting refugee or alternative status until the administrative proceedings concerning the application are completed. A person&amp;#039;s application regarding the granting of refugee or alternative status is examined in accordance with the procedures specified in the Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In deciding on the compliance of a person with the criteria for international protection and the admittance of this person within the scope of the mechanisms for relocation or resettlement, the Office of Citizenship and Migration Affairs may take a decision to grant refugee or alternative status or to refuse to grant it on the basis of the information provided by the United Nations High Commissioner for Refugees, the European Union Agency for Asylum, or other cooperation partners if it is sufficient for taking of the abovementioned decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order for a person to enter the Republic of Latvia within the framework of a resettlement mechanism, a temporary entry document shall be issued to him or her, if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1114,52 +780,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia is not implementing resettlement or humanitarian admission programmes at the moment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia is not implementing resettlement or humanitarian admission programmes at the moment.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId28"/>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1212,349 +878,230 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Latvia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1633,55 +1180,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5095" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5106" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5120" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/278986-patveruma-likums" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/278986-patveruma-likums" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>