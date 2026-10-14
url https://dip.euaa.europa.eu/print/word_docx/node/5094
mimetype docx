--- v2 (2026-07-16)
+++ v3 (2026-10-14)
@@ -7,147 +7,514 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5062" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5063" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5064" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5065" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5067" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Programmes currently in place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5068" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5070" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5071" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5073" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5076" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5077" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pre-departure assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5078" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5079" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrival and reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5080" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5082" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5084" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5087" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5088" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5090" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-5092" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 8/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">10.04.2024: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Admission Directive of the Federal Ministry of the Interior on Resettlement Procedures of Particularly Vulnerable Refugees 2024/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.01.2023: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Admission Directive of the Federal Ministry of the Interior on Admissions of Particularly Vulnerable Refugees from Türkiye</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.12.2022: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Admission Directive of the Federal Ministry of the Interior on the Admission of Particularly Vulnerable Afghan Nationals from Afghanistan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.06.2020: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Act on the Residence, Employment and Integration of Foreigners in Federal Territory (The Residence Act), Section 23 | Gesetz über den Aufenthalt, die Erwerbstätigkeit und die Integration von Ausländern im Bundesgebiet (Aufenthaltsgesetz-AufenthG) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -181,199 +548,204 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Government </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (BMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge (BAMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (BMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Foreign Office | Auswärtiges Amt (AA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -382,57 +754,58 @@
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration (IOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -441,89 +814,92 @@
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge (BAMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration (IOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -532,95 +908,96 @@
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministries of the Interior of the federal states and local authorities (in particular, foreigners’ authorities, social welfare authorities and local health authorities, when needed).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Contact Point for NesT | Zivilgesellschaftliche Kontaktstelle (ZKS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">NesT Mentoring Groups (community sponsorship)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil society organisations, including NGOs and church stakeholders.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1032,63 +1409,63 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence permits are initially valid for a maximum of 3 years and may be extended in accordance with Section 8 of the Residence Act. The residence permit authorises the permit holder to pursue paid employment in Germany. Subsequently, a permanent residence permit may be granted after commonly 5 years of stay, if the necessary prerequisites are met (Section 9a or Section 26(3) and (4) Residence Act). After a certain period of time and once certain requirements have been met, such as language skills, knowledge of the German legal and social system, and the ability to support oneself financially, the persons admitted are eligible to apply for German citizenship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure measures are organised in cooperation with an implementing partner, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Health assessments to determine specific medical needs in order to ensure safe travel and needs-based accommodation after arrival in Germany, and treatment and immunisation in case of contagious diseases. Necessary pre-departure treatments take place on an individual basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A 3-day pre-departure cultural orientation provides information on travel arrangements, life in Germany and an initial cultural orientation. The courses are designed to inform about Germany and manage expectations, thereby facilitating integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On behalf of BAMF, the IOM carries out a medical examination 48 hours before departure to ensure the person is fit to travel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1209,54 +1586,55 @@
         <w:t xml:space="preserve">AufenthG</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The current resettlement programme is based on (bi-)annual quotas within the framework of the European Resettlement Programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Various humanitarian programmes were set up under Section 23(2) of the Residence Act (AufenthG). In situations of war and acute crisis, these programmes serve to facilitate the ad hoc admission of refugees. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Three programmes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> facilitated the arrival of approximately 20,000 Syrian refugees from Syria and neighbouring countries, Egypt and Libya, from 2013-2015.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The humanitarian admission programme for Syrian refugees from Türkiye implemented in 2017 (latest directive from 27.01.2023) aims to implement the EU-Turkey Statement. Up to 3,000 individuals in need of protection per year can be admitted from Türkiye. These admissions are part of the EU Resettlement Programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In response to the humanitarian situation on the Greek islands, the federal government decided in close consultation with the Greek government and the European Commission on 15 September 2020, following the fires at the Moria refugee camp on the island of Lesbos, to accept a total of up to 1,553 individuals who have already received international protection in Greece through a humanitarian admission programme. The admission of these people was completed in 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1270,54 +1648,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The selection criteria and the rights of persons admitted through a humanitarian programme are determined in the specific admission directives of the individual programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The programme "New Start in a Team” (Neustart im Team, NesT)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is a government and civil society resettlement programme for particularly vulnerable refugees. It was officially launched as a pilot project in May 2019 and made a regular admission programme in July 2022. As NesT is linked to resettlement, all NesT admissions are currently on hold. The programme is foreseen to end by 31 December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Ministry of the Interior (BMI), the Federal Commissioner for Migration, Refugees and Integration (IntB) and the Federal Office for Migration and Refugees (BAMF) are jointly responsible for the NesT programme. The aim of NesT is to provide additional resettlement places through civil society support and to increase the fundamental willingness of society to accept those seeking protection. Registration and recognition as a refugee by UNHCR is a prerequisite for participation in NesT, in addition to personal and financial support by a mentoring group. The mentoring group is obliged to finance accommodation for the refugees for a period of 1 year. In addition, mentors are obliged to provide refugees with personal integration support during the first year. The selection of individuals for the NesT programme and their admission is carried out in accordance with the requirements of the resettlement procedure based on the admission directive, pursuant to Section 23(4) of the Residence Act. BAMF is responsible for the operational implementation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since 2019, 186 individuals have been supported through 43 mentoring groups.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1365,52 +1744,52 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Requirements were different from state to state. The programmes were typically open to Syrian nationals, though some states considered other nationals as well, and usually relatives of first and second degree could be eligible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sponsors’ eligibility and responsibilities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The family member living in Germany had to have a German passport or residence permit for at least 1 year and sign a declaration of commitment to provide accommodation and living costs for at least 5 years for the relative joining. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1463,237 +1842,270 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54785B7C"/>
+    <w:nsid w:val="6A6FDB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -1759,51 +2171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2EC608DA"/>
+    <w:nsid w:val="A3F33AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1907,51 +2319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5BD3035F"/>
+    <w:nsid w:val="C4704BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2055,51 +2467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AD2D17B7"/>
+    <w:nsid w:val="1F53570A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2203,51 +2615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A8A20CA1"/>
+    <w:nsid w:val="95815251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2351,51 +2763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="82CC55E9"/>
+    <w:nsid w:val="FC6B51E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2499,51 +2911,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="805F7E86"/>
+    <w:nsid w:val="D4D658EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="75BC0C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2666,50 +3226,53 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2790,55 +3353,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/DE/veroeffentlichungen/themen/migration/humanitaere-aufnahmeprogramme/resettlement/aufnahmeanordnung-bes-2024-04-10.pdf?__blob=publicationFile&amp;v=3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/DE/veroeffentlichungen/themen/migration/humanitaere-aufnahmeprogramme/aufnahmeanordnung-tur-220117--.pdf?__blob=publicationFile&amp;v=3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/DE/veroeffentlichungen/themen/migration/humanitaere-aufnahmeprogramme/aufnahmeanordnung-bap-afghanistan.pdf?__blob=publicationFile&amp;v=4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/DE/ministerium/ministerium-node.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/de/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Startseite/startseite_node.html;jsessionid=CD282B9C8418A97298E61CABE5AA043B.intranet662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auswaertiges-amt.de/de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germany.iom.int/resettlement-and-humanitarian-admission" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/DE/service/kontakt/buergerkommunikation/innenministerien-der-laender.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/ResettlementRelocation/HumanitaereAufnahme/humanitaere-aufnahme-node.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5062" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5082" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5084" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-5092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/DE/veroeffentlichungen/themen/migration/humanitaere-aufnahmeprogramme/resettlement/aufnahmeanordnung-bes-2024-04-10.pdf?__blob=publicationFile&amp;v=3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/DE/veroeffentlichungen/themen/migration/humanitaere-aufnahmeprogramme/aufnahmeanordnung-tur-220117--.pdf?__blob=publicationFile&amp;v=3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/DE/veroeffentlichungen/themen/migration/humanitaere-aufnahmeprogramme/aufnahmeanordnung-bap-afghanistan.pdf?__blob=publicationFile&amp;v=4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/DE/ministerium/ministerium-node.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/de/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Startseite/startseite_node.html;jsessionid=CD282B9C8418A97298E61CABE5AA043B.intranet662" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auswaertiges-amt.de/de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germany.iom.int/resettlement-and-humanitarian-admission" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/DE/service/kontakt/buergerkommunikation/innenministerien-der-laender.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/ResettlementRelocation/HumanitaereAufnahme/humanitaere-aufnahme-node.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>