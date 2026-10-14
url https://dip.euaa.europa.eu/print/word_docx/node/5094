--- v3 (2026-10-14)
+++ v4 (2026-10-14)
@@ -2023,51 +2023,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A6FDB1B"/>
+    <w:nsid w:val="9061BB8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2171,51 +2171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A3F33AFD"/>
+    <w:nsid w:val="3786B822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2319,51 +2319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C4704BA3"/>
+    <w:nsid w:val="7FBCDD19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2467,51 +2467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1F53570A"/>
+    <w:nsid w:val="96E13396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2615,51 +2615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="95815251"/>
+    <w:nsid w:val="691A4872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2763,51 +2763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FC6B51E2"/>
+    <w:nsid w:val="31A577D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2911,51 +2911,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D4D658EA"/>
+    <w:nsid w:val="A475AB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3059,51 +3059,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="75BC0C46"/>
+    <w:nsid w:val="2E5CC19A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>