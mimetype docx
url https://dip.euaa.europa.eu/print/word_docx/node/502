--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -1720,50 +1720,82 @@
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requirement to read digital data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Guarantees for applicants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Confidentiality principle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article 26 of the International Protection Act 2015 covers the protection of identity of applicant. The Minister and Tribunal shall take all steps to ensure that the identity of an applicant is kept confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article 35 of the International Protection Act provides the appropriate confidentiality during the personal interview at first instance and the same applies for the preliminary interview during the registration procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As soon as they express their intention to apply for international protection, applicants are informed by immigration officers about their right to apply and that they are entitled to consult a solicitor, as well as the UN High Commissioner for Refugees. When possible, this information is communicated to applicants in a language they understand - if needed through a phone call with an interpreter. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The website of the International Protection Office </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">contains information on the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2334,53 +2366,170 @@
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.legalaidboard.ie/en/Our-Services/Legal-Aid-Services/Services-for-International-Protection-Applicants/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Interpretation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the preliminary interview, whether at a detention facility, border-crossing point and borders or at IPO premises, the preliminary interview may be conducted with the assistance of an interpreter if necessary (Article 13(3) of the International Protection Act)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As outlined in article 18 of the International Protection Act, the Minister shall inform in a language the applicant may be supposed to understand the information on procedure, rights and obligations, including the provision of interpretation services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Legal assistance and representation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">According to article 18 of the International Protection Act, the Minister shall inform in a language the applicant may be supposed to understand the information on procedure, rights and obligations, including the provision of legal assistance and representation. During the making, registering and lodging process, IPO officials advise applicants to contact the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal Aid Board</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">An application form and associated consent form must be filled out and returned to one of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Law Centres</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Applicants are generally required to contribute towards the cost of the legal service. This is typically a €10 contribution for asylum seekers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">However, if the applicant can demonstrate that they are in financial difficulty (e.g., they have no income, are unable to meet basic living expenses, or are in a particularly vulnerable situation), they can ask the Law Centre or the Legal Aid Board to waive this small fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Additionally, the Irish Refugee Council provides </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> on how to apply for legal aid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId21"/>
-      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2433,51 +2582,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2581,51 +2730,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E14634E7"/>
+    <w:nsid w:val="BBE39344"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2729,51 +2878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AB0424C7"/>
+    <w:nsid w:val="DFEF56E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2877,51 +3026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="10B316BB"/>
+    <w:nsid w:val="6D8FD338"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3025,51 +3174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="159E58D6"/>
+    <w:nsid w:val="9C0EC74F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3173,51 +3322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="76F82C84"/>
+    <w:nsid w:val="4FC9E3C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3321,51 +3470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1109E1AD"/>
+    <w:nsid w:val="76E23153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3469,51 +3618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B8E055BD"/>
+    <w:nsid w:val="047D1578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3760,51 +3909,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2015/act/66/enacted/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garda.ie/en/about-us/organised-serious-crime/immigration-gnib-/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/at-the-border/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/IPO%20English%20Information%20Booklet%20Final%20.pdf/Files/IPO%20English%20Information%20Booklet%20Final%20.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/Pages/IPO1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/PRInformationBookletEnglish.pdf/Files/PRInformationBookletEnglish.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf/Files/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/Pages/IPO3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/Our-Services/Legal-Aid-Services/Services-for-International-Protection-Applicants/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/IPO%20English%20Information%20Booklet%20Final%20.pdf/Files/IPO%20English%20Information%20Booklet%20Final%20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.39a9cd9514a34607721417/1485556221542/Dublinprocessen_en.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2015/act/66/enacted/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garda.ie/en/about-us/organised-serious-crime/immigration-gnib-/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/at-the-border/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/IPO%20English%20Information%20Booklet%20Final%20.pdf/Files/IPO%20English%20Information%20Booklet%20Final%20.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/Pages/IPO1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/PRInformationBookletEnglish.pdf/Files/PRInformationBookletEnglish.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf/Files/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/Pages/IPO3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/Our-Services/Legal-Aid-Services/Services-for-International-Protection-Applicants/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/IPO%20English%20Information%20Booklet%20Final%20.pdf/Files/IPO%20English%20Information%20Booklet%20Final%20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.39a9cd9514a34607721417/1485556221542/Dublinprocessen_en.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/our-services/legal-aid-services/services-for-international-protection-applicants/application-form/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/legal-aid-for-international-protection-applicants" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>