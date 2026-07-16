--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -2582,51 +2582,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2730,51 +2730,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BBE39344"/>
+    <w:nsid w:val="21275969"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2878,51 +2878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DFEF56E8"/>
+    <w:nsid w:val="FE59DDF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3026,51 +3026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6D8FD338"/>
+    <w:nsid w:val="21A6D843"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3174,51 +3174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9C0EC74F"/>
+    <w:nsid w:val="A76E589B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3322,51 +3322,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4FC9E3C6"/>
+    <w:nsid w:val="587305DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3470,51 +3470,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="76E23153"/>
+    <w:nsid w:val="41462FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3618,51 +3618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="047D1578"/>
+    <w:nsid w:val="38F2C4CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>