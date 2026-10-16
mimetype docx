--- v2 (2026-07-16)
+++ v3 (2026-10-16)
@@ -25,99 +25,108 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 22/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -185,394 +194,406 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garda National Immigration Bureau (GNIB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Garda Siochana Oifig Inimirce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Border Management Unit, DOJHAM</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Border Management Unit (BMU) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An tAonad Bainistíochta Teorann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Border Management Unit, DOJHAM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garda National Immigration Bureau (GNIB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Garda Siochana Oifig Inimirce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Border Management Unit (BMU) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An tAonad Bainistíochta Teorann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Garda National Immigration Bureau (GNIB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Garda Siochana Oifig Inimirce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Border Management Unit DOJHAM </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> International Protection Office (IPO) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> International Protection Office (IPO) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (on site)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">At the border: Border Management Unit (BMU) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An tAonad Bainistíochta Teorann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta </w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Lodging of an application overlaps with registration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -583,51 +604,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Office (IPO) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oifig Um Chosaint Idirnáisiúnta </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1575,51 +1597,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the possible consequences of the failure of the applicant to attend a personal interview, or to comply their obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As soon as they express their intention to apply for international protection, applicants are informed by immigration officers about their right to apply and that they are entitled to consult a solicitor, as well as the UN High Commissioner for Refugees. When possible, this information is communicated to applicants in a language they understand - if needed through a phone call with an interpreter. The website of the International Protection Office: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipo.gov.ie/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> contains information on the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is also delivered electronically through the IPO Portal. Upon registration, applicants are provided with rights and obligations to read before completing the application form. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A QR code is used to provide a link to the applicant’s handbook which is available in a range of languages via the IPO website. The QR code is also included with the copy of the application form emailed to the applicant once their application is lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1764,51 +1787,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 35 of the International Protection Act provides the appropriate confidentiality during the personal interview at first instance and the same applies for the preliminary interview during the registration procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As soon as they express their intention to apply for international protection, applicants are informed by immigration officers about their right to apply and that they are entitled to consult a solicitor, as well as the UN High Commissioner for Refugees. When possible, this information is communicated to applicants in a language they understand - if needed through a phone call with an interpreter. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The website of the International Protection Office </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">contains information on the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is also delivered electronically through the IPO Portal. Upon registration, applicants are provided with rights and obligations to read before completing the application form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A QR code is used to provide a link to the applicant’s handbook which is available in a range of languages via the IPO website. The QR code is also included with the copy of the application form emailed to the applicant once their application is lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1943,142 +1967,148 @@
         <w:rPr/>
         <w:t xml:space="preserve">The consequences of an explicit or implicit withdrawal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Format to provide information on making, registration and lodging may be leaflet/brochure and individual sessions may be conducted or required by the applicant. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, all applicants are provided with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information Booklet for Applicants for International Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, published by the Reception Unit of the IPO, which provides information on the international protection process in Ireland, and explains applicants' rights and obligations throughout the process. The booklet is available in </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">21 languages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A separate booklet, produced by the European Commission is provided to individuals who are subject to the Dublin procedure. The booklet is a guide to the Dublin process in general.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Office has published 4 Addendum to the Information Booklet for Applicants, providing information about the effects of the International Protection Act 2015 including safe list of countries of origin and permission to remain.  The latest 4th Addendum includes </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">information regarding the timing of the prohibition of Refoulement consideration under section 50 of the International Protection Act 2015 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finally, another </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Booklet targeting specifically UAMs/separated children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is also available in </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">9 languages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied children apply through TUSLA (State agency responsible for child protection and welfare services) and are assigned a dedicated social worker. There is child specific information available from the IPO when making an application if it is deemed to be in the best interest of the child to do so.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During this initial appointment with the IPO, applicants are also informed that they may seek legal advice from the Refugee Legal Service, within the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Board</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The contact details of the Board, as well as of other relevant bodies that may assist applicants in the process, is also included in the Information Booklet for Applicants for International Protection.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:color="000000"/>
@@ -2127,51 +2157,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Leaflet </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.ipo.gov.ie/en/IPO/IPO%20English%20Information%20Booklet%20Final%20.pdf/Files/IPO%20English%20Information%20Booklet%20Final%20.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (available in 21 languages)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2200,51 +2231,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Booklet </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.migrationsverket.se/download/18.39a9cd9514a34607721417/1485556221542/Dublinprocessen_en.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2273,51 +2305,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Leaflet </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">http://www.ipo.gov.ie/en/IPO/PRInformationBookletEnglish.pdf/Files/PRInformationBookletEnglish.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -2346,51 +2379,52 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.legalaidboard.ie/en/Our-Services/Legal-Aid-Services/Services-for-International-Protection-Applicants/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2414,96 +2448,99 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 18 of the International Protection Act, the Minister shall inform in a language the applicant may be supposed to understand the information on procedure, rights and obligations, including the provision of legal assistance and representation. During the making, registering and lodging process, IPO officials advise applicants to contact the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Board</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application form and associated consent form must be filled out and returned to one of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law Centres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Applicants are generally required to contribute towards the cost of the legal service. This is typically a €10 contribution for asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, if the applicant can demonstrate that they are in financial difficulty (e.g., they have no income, are unable to meet basic living expenses, or are in a particularly vulnerable situation), they can ask the Law Centre or the Legal Aid Board to waive this small fee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, the Irish Refugee Council provides </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on how to apply for legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId23"/>
@@ -2582,199 +2619,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 16-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21275969"/>
+    <w:nsid w:val="B672980F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2878,51 +2948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FE59DDF4"/>
+    <w:nsid w:val="38899E02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3026,51 +3096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="21A6D843"/>
+    <w:nsid w:val="1F43B841"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3174,51 +3244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A76E589B"/>
+    <w:nsid w:val="86F6EC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3322,51 +3392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="587305DB"/>
+    <w:nsid w:val="3BC6B363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3470,51 +3540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="41462FBD"/>
+    <w:nsid w:val="2AF5E847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3618,51 +3688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="38F2C4CE"/>
+    <w:nsid w:val="9705EA6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3913,51 +3983,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishstatutebook.ie/eli/2015/act/66/enacted/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garda.ie/en/about-us/organised-serious-crime/immigration-gnib-/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/at-the-border/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/IPO%20English%20Information%20Booklet%20Final%20.pdf/Files/IPO%20English%20Information%20Booklet%20Final%20.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/Pages/IPO1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/PRInformationBookletEnglish.pdf/Files/PRInformationBookletEnglish.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf/Files/IPO%2003%20-%20Information%20Booklet%20for%20Unaccompanied%20Minors%20Separated%20Children%20Final%2025.05.2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/en/IPO/Pages/IPO3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/Our-Services/Legal-Aid-Services/Services-for-International-Protection-Applicants/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/IPO%20English%20Information%20Booklet%20Final%20.pdf/Files/IPO%20English%20Information%20Booklet%20Final%20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.39a9cd9514a34607721417/1485556221542/Dublinprocessen_en.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/our-services/legal-aid-services/services-for-international-protection-applicants/application-form/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/legal-aid-for-international-protection-applicants" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>