--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -58,51 +58,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24/07/2024: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act No 66 of 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Section 59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -181,51 +182,52 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For (a) and (c), </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, in cooperation with partner organisations at the local level.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For humanitarian admissions, referrals are made to the IRPP by a partner organisation (The Open Community for 2025), based on established criteria.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
@@ -250,132 +252,136 @@
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee resettlement teams comprise of officials of:</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- the </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Refugee Protection Programme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> unit (IRRP) and</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- the Ireland’s National Police and Security Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Garda Síochána</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Partner organisation and Community Sponsorship Group (CSG) for humanitarian admissions cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
@@ -391,51 +397,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The IRPP arranges the flight from the first country of asylum for humanitarian admissions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
@@ -461,199 +468,205 @@
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Department of Justice, Home Affairs and Migration</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:br/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Refugee Protection Programme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IRRP)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Community sponsorship programmes: The national support organisation (Irish Red Cross) and partners </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and the </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Refugee Council</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and local voluntary groups, such as neighbours, friends, colleagues or member of local sports clubs.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Resettlement programme:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Irish Refugee Resettlement Programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (IRRP) to resettle refugees is based on annual quotas and within the framework of the European Resettlement Programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Humanitarian admission programmes:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Humanitarian Admissions Programme 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Community sponsorship programmes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Community Sponsorship Ireland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (CSI)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
@@ -922,51 +935,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Referral</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR, </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">in cooperation with partner organisations at the local level, identify the most vulnerable persons</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for resettlement, regardless of their race, religion, nationality or ethnicity. To be eligible as a programme refugee, a person must be determined to be a refugee by UNHCR in the country of refuge. In addition, resettlement must be identified by UNHCR to be the most appropriate durable solution for the person or family.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons or families are identified as having a resettlement need if they are at risk in the country of refuge or have particular needs that correspond with various UNHCR resettlement categories, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1073,70 +1087,72 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No selection on a dossier basis is currently considered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">selection phase</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a profile of the group due to arrive is compiled, including information on  individual families and the history of the conflict that led to the particular refugee situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews with Ireland’s Police Force and with members of the Irish Refugee Protection Programme are conducted and each </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">takes approximately 1.5 hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview process provides and includes an opportunity to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1197,51 +1213,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">consider whether, in the opinion of the interviewers, there is a threat to public health, public order or national security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All cases are referred for security clearance to the Irish Police force. The final decisions are taken following a full case review upon return to Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decisions </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">are normally made</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> within 3 months of the mission but may take longer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons admitted under resettlement programmes are considered ‘programme refugees’ (Section 59 International Protection Act 2015). Programme refugees have, in general, the same rights and entitlements as a person granted refugee status under the Geneva Convention.</w:t>
       </w:r>
     </w:p>
@@ -1541,51 +1558,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overall, the IRPP aims to provide a comprehensive and supportive approach to resettling refugees in Ireland, with a focus on community integration and access to essential services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Irish Refugee Protection Programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (IRPP) was established in September 2015. The most recent phase of the programme for 2024-2027 was approved by the government in early 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Between 2021-2024, in response to the crisis in Afghanistan, Ireland, through the Irish Refugee Protection Programme (IRPP), received approximately 700 humanitarian cases from Afghanistan under the Humanitarian (Visa Waiver) Assistance Programme.  There was a previous admission scheme operated in the immediate fall of Afghanistan in 2021 through which 10 female members of the judiciary and their families were admitted to Ireland. The IRPP cooperated with a range of organisations to identify individuals and families for the IRPP Humanitarian Assistance Programme. Priority was given to human rights defenders, people supporting women’s organisations, LGBTIQ activists, journalists, judges and those most at risk from the Taliban takeover. There were 83 arrivals under the 2024 programme, 77 arrived during 2024 and 6 in early 2025.</w:t>
       </w:r>
     </w:p>
@@ -1864,107 +1882,110 @@
         <w:rPr/>
         <w:t xml:space="preserve">signing on with a GP, dentist and other medical services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">English language training, both formal and informal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The national support organisation for the community sponsorship programme is the Irish Red Cross. More information can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no community sponsorship schemes linked to civil society-led humanitarian admission programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrivals under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IRPP’s humanitarian admission programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are supported under the community sponsorship programme.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2029,199 +2050,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E95BD834"/>
+    <w:nsid w:val="17B2A248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2325,51 +2379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DBE4E427"/>
+    <w:nsid w:val="92D12608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2473,51 +2527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="03386C7A"/>
+    <w:nsid w:val="9F33F56B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2621,51 +2675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FC2E6CDE"/>
+    <w:nsid w:val="1E05FCBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2769,51 +2823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E49AE47B"/>
+    <w:nsid w:val="DEB3EB33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2917,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="918F9F81"/>
+    <w:nsid w:val="2E02D47D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3065,51 +3119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7DAABF6F"/>
+    <w:nsid w:val="A84EB5D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3360,51 +3414,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/ireland.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/ede36-irish-refugee-protection-programme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://garda.ie/en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ireland.iom.int/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascireland.org/https:/nascirel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doras.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communitysponsorship.ie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emn.ie/wp-content/uploads/2020/01/2020_NationalProtectionStatuses_09012020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.resettlement.eu/country/ireland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/resettlement-handbook/wp-content/uploads/sites/153/2023/04/Country-Chapter-Ireland_2023_March.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/ccf2a-community-sponsorship-ireland/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishimmigration.ie/the-afghan-admission-programme-information-page/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>