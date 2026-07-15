--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -186,51 +186,51 @@
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNHCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swedish embassies and consulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
@@ -275,51 +275,51 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Security Services | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Säkerhetspolisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -368,51 +368,51 @@
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SMA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -477,51 +477,51 @@
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SMA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -586,51 +586,51 @@
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbetsförmedlingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swedish municipalities and regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The resettlement programme is based on annual quotas within the framework of the European Resettlement Programme.</w:t>
       </w:r>
     </w:p>
@@ -1498,51 +1498,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1646,89 +1646,89 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29BB4092"/>
+    <w:nsid w:val="A7C65398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -1794,89 +1794,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="23A64872"/>
+    <w:nsid w:val="CB8C5A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -1942,89 +1942,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="23C3B635"/>
+    <w:nsid w:val="E25BBE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -2090,89 +2090,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0C4FEE0E"/>
+    <w:nsid w:val="B2F77670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -2238,89 +2238,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0F66A80F"/>
+    <w:nsid w:val="EC332BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>