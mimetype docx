--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -25,80 +25,88 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 28/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716) with later amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -162,67 +170,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNHCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swedish embassies and consulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
@@ -239,79 +249,81 @@
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SMA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Security Services | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Säkerhetspolisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -326,79 +338,81 @@
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SMA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -419,95 +433,98 @@
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swedish embassies and consulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SMA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -534,95 +551,98 @@
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SMA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="black"/>
               </w:rPr>
               <w:t xml:space="preserve">Swedish Public Employment Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbetsförmedlingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swedish municipalities and regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
@@ -918,84 +938,86 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The allocation of places was similar to that of 2016, with a main focus on selections from the MENA region (1,780), the Horn of Africa/East and central Africa and the Great Lakes area (820). Refugees were also resettled out of Asia (200 from Iran). 600 places were reserved for urgent processing of priority cases worldwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To prepare for the expected expansion of the resettlement programme in 2018, the SMA requested UNHCR to submit another 1,500 cases during the second half of 2017 (1,100 from MENA countries, 400 from Africa). In December 2017, the government officially announced the increase of the resettlement programme to 5,000 places in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the course of 2019, a total of 5,002 persons were transferred to Sweden under the national resettlement programme, including individuals resettled through the 50,000 scheme. More details are available in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Annual Report on the Swedish Resettlement Programme for 2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 and 2021 quota</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: COVID-19 pandemic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2020, resettlement was greatly affected by the COVID-19 pandemic. The initial planning included 5,000 individuals to be resettled; however, the pandemic caused major difficulties for all actors and at the end of the year, 3,599 places were filled. Due to local restrictions, UNHCR and the IOM had difficulties to operate, and the SMA decided to pause the transfer of individuals to Sweden for about 5  months (March to August 2020). The </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Annual Report on the Swedish Resettlement Programme for 2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> includes more details on the implementation of the programme for that year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government decided again a quota of 5,000 refugees for 2021, plus an additional assignment to receive the quota refugees who could not travel to Sweden during 2020 due to the pandemic. However, this increase did not have an impact on the number of arrivals that each municipality needed to receive, as previous assignments applied. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettled refugees during 2021 were exempt from the requirement of presenting a COVID-19 negative test upon arrival in Sweden, as a comprehensive health examination before their departure was undertaken. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1012,80 +1034,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2023 refugee quota</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following a decision by the new government, Sweden pledged </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">900 refugees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to be resettled during 2023. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2024-2025 quota:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the pledging exercise corresponding to 2024-2025, Sweden submitted a total </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pledge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of 1,700 refugees to be resettled plus 100 refugees to be admitted under humanitarian protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The admission procedure</w:t>
@@ -1498,199 +1522,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A7C65398"/>
+    <w:nsid w:val="08CF7A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1794,51 +1851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CB8C5A7B"/>
+    <w:nsid w:val="50AC5BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1942,51 +1999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E25BBE64"/>
+    <w:nsid w:val="7896327E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2090,51 +2147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B2F77670"/>
+    <w:nsid w:val="CB009623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2238,51 +2295,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EC332BE2"/>
+    <w:nsid w:val="5E0C0A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2527,51 +2584,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/sweden.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swedenabroad.se/en/embassies/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sakerhetspolisen.se/en/swedish-security-service.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iom.int/countries/sweden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbetsformedlingen.se/other-languages/english-engelska/extra-stod/stod-a-o/etableringsprogrammet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/government-policy/municipalities-and-regions/#:~:text=At%20the%20local%20level%2c%20Sweden%2ctakes%20decisions%20on%20municipal%20matters." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.2fa4056d1775f05c203e1/1612527677376/Verksamhetsrapport%20vidarebos%c3%a4ttning%202019_engelska.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.2fa4056d1775f05c203918/1616140229618/Annual%20Report%20on%20the%20Swedish%20Resettlement%20Programme%202020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/About-the-Migration-Agency/Our-mission/The-Swedish-resettlement-programme.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/system/files/2023-12/Resettlement%20pledges%20submitted%20by%20Member%20States%20for%202024-2025_en.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>