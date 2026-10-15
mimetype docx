--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -7,99 +7,462 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Spain</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Spain</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4884" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4885" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4886" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4887" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4889" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Programmes currently in place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4890" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4892" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4893" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4896" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4899" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4900" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pre-departure assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4901" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4902" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrival and reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4903" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4905" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4907" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4910" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4911" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4913" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4915" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 1/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spain is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF) and applies its provisions directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 12/2009 of 30 October 2009 regulating the right of asylum and subsidiary protection (Asylum Law), First Additional Provision and art. 38. |  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ley 12/202009 de 30 de octubre reguladora del derecho de asilo y la protección subsidiaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Disposición Adicional Primera y art. 38. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Ministers’ Yearly Decision on the annual quota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -130,169 +493,169 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Council of Ministers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">; Ministry of Inclusion, Social Security and Migrations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a) and c) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">b) The Ministry of Foreign Affairs may authorise the transfer to Spain of persons in need of international protection, who will formalize their application once in Spain.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a) Ministry of Inclusion, Social Security and Migration, Secretary of State for Migration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusión, Seguridad Social y Migraciones (MISSM), Secretaría de Estado de Migraciones (SEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spanish Asylum Office | Oficina de Asilo y Refugio (OAR), under the Ministry of the Interior | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">b) The Ministry of Foreign Affairs may authorise the transfer to Spain of persons in need of international protection, who will formalize their application once in Spain.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">c) Ministry of Inclusion, Social Security and Migration; Oficina de Asilo y Refugio (OAR), under the Ministry of the Interior; Regional Governments with a sponsorship agreement.</w:t>
@@ -313,51 +676,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a) and c) Ministry of Inclusion, Social Security and Migration, Secretary of State for Migration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusión, Seguridad Social y Migraciones (MISSM), Secretaría de Estado de Migraciones(SEM)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">; IOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -369,51 +732,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a) and c) Ministry of Foreign Affairs, European Union and Cooperation | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Asuntos Exteriores, Unión Europea y Cooperación</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (MAEUEC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -470,78 +833,78 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policía Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration, Secretary of State for Migration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusión, Seguridad Social y Migraciones (MISSM), Secretaría de Estado de Migraciones (SEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spanish Asylum Office (OAR)</w:t>
@@ -620,75 +983,75 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, the following programmes are in place:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">resettlement programme based on annual quotas; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">community sponsorship programmes which are part of the resettlement quota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">humanitarian admissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
       </w:r>
     </w:p>
@@ -1079,51 +1442,51 @@
         <w:t xml:space="preserve">In addition to the assessment carried out by the Ministry of Inclusion, regarding vulnerability and integration capacity, and by the Asylum Office of the Ministry of the Interior, the security control of the candidates is carried out by the Secretariat of State for Security of the Ministry of the Interior. Health screenings are conducted by IOM once individuals have been selected for resettlement, and prior to their transfer to Spain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettled refugees enjoy the same legal rights as those who have been granted international protection status following a procedure within the Spanish territory. These rights include permanent residence and labour permit, family reunification, socio-economic integration rights and access to public services as nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In December 2020, the Spanish Supreme Court </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ruled</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that refugees who are resettled in Spain through a government approved programme, in cooperation with UNHCR, automatically become beneficiaries of refugee status (and not beneficiaries of subsidiary protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1210,196 +1573,196 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR and/or OIM give support by assisting with exit permits issued by the authorities in the country of first asylum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees will be escorted by IOM personnel. IOM is also responsible for the provision of information including aspects related to the travel phase. This information is provided face-to-face, and material is developed in collaboration with the implementing partner (shared ownership).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-tranfer health activities for refugees bound for Spain will consist of Migration Health Assessment (MHA) and Pre-Embarkation Check (PEC), and will aim to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detect medical conditions of public health and public safety concern;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Identify other medical conditions requiring follow-up after arrival;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Timely transmission of medical information to the receiving party to enable adequate reception and continuity of care;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Determine Fitness to Travel (FTT) and identify travel requirements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Initiate treatment, including pre-departure stabilisation treatment if necessary;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provide preventive measures, such as vaccinations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases involving the transfer of individuals with medical vulnerabilities, a medical escort may accompany the person to ensure a safe transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Urgent transfers have been carried out for individuals facing extreme risk in the country of first asylum, at the request of UNHCR and in coordination with all Spanish authorities, UNHCR and IOM. In such cases, pre-departure procedures are expedited to enable the fastest possible transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettled persons are granted international protection before arriving to Spain. The notification of the decision is handed over upon arrival. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and integration measures are the same for resettled refugees as for beneficiaries of international protection, so their reception in Spain will follow the same phases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in exceptional cases, an initial phase of evaluation and transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">phase 1: reception phase, up to 6 months</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">phase 2: autonomy phase, up to 12 months</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In some exceptional cases, due to vulnerability, the total support period may be extended from 18 to 24 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quality standards for the reception are based on general EUAA Guidance on reception conditions: operational standards and indicators. Compliance with that quality standards is monitored through visits to the centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No distribution mechanism is in place to allocate reception for resettled refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1439,99 +1802,99 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This system is designed to meet basic needs and facilitate the integration and autonomy of resettled individuals within Spanish society. Core services are provided through a nationwide network of reception centers and an individualised integration itinerary tailored by professionals within the system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The integration itinerary includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Emotional and psychological support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Educational guidance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Help securing housing and employment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training in Spanish language and cultural orientation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community engagement activities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettled individuals access the National Reception Program for applicants and beneficiaries of international protection. While they are accommodated in the same reception centers as other applicants or beneficiaries, differences exist in the duration of their stay in each phase of the system. Notably, unlike asylum applicants who complete the entire integration process within the reception center, resettled individuals transition to a second phase — the autonomy phase — where they live independently in their own apartment. During this phase, they receive financial assistance to cover rent and maintenance costs, along with continued social, psychological, and other support provided by professionals within the reception system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1607,128 +1970,128 @@
         <w:t xml:space="preserve">Complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the last years, Spain has developed different refugee sponsorship programmes with the participation of civil society actors. For the implementation of community sponsorship programmes, national and regional authorities cooperate through the signature of an official agreement where it is established the main elements of the programmes and the competences of each authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In this context, the Secretary of State for Migrations together with the regional government of the Pais Vasco and UNCHR implemented a community sponsorship pilot project in partnership with civil society organisations and local communities (Community Sponsorship for the Reception and Integration of Refugee) in 2019 within the national resettlement programme. The pilot was designed as a model for reception and integration of resettled refugees in which the initiative and responsibility was jointly assumed by Public Administration and private actors (individuals, businesses, non-profit entities, etc), offering citizens the opportunity to directly participate in the integration process. Programme evaluation available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new pilot Community Sponsorship Programme for the reception of refugees was established in 2021. The program will be carried out in five localities of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Comunidad Valenciana</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with the aim to facilitate the integration of newly arrived refugees. Read more </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2021 and, again in April 2024, agreements to implement the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Community Sponsorship program in Navarra were published</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Information about this programme can be found </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception and integration of resettled refugees under the sponsorship programs is characterised by the intensity of the support provided by volunteers and the civil society organizations that signed and implemented the sponsorship agreements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1759,52 +2122,52 @@
         <w:t xml:space="preserve">Spain doesn’t have community sponsorship schemes linked to other complementary pathways.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is worth mentioning though that since 2023 Spain has implemented its own version of a labor mobility program for refugees. The Spanish program was approved through an extension of the National Resettlement Program. As such, the Spanish program is closer to traditional resettlement (it can be characterized as employer-sponsored resettlement).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Within the framework of this Program, sponsoring companies provide employment offers in Spain to beneficiaries and may assume financing commitments related to installation, transportation, or other expenses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Spanish labor mobility program for refugees is scheduled to remain in effect until December 31, 2025.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1869,51 +2232,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Spain</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2038,51 +2401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A0FCE7C2"/>
+    <w:nsid w:val="ED95F880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2186,51 +2549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DFBCF7E5"/>
+    <w:nsid w:val="CF294A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2334,51 +2697,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5D738561"/>
+    <w:nsid w:val="B529490C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2482,51 +2845,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DA062945"/>
+    <w:nsid w:val="6752C8D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="B2ED9CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2640,50 +3151,53 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2764,51 +3278,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/act.php?id=BOE-A-2009-17242" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamoncloa.gob.es/consejodeministros/referencias/Paginas/index.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/spain/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/web/guest/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/en/el-ministerio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.exteriores.gob.es/es/EmbajadasConsulados/Paginas/index.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.es/_es/extranjeria_asilo_y_refugio.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.easo.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1573" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskadi.eus/patrocinio-comunitario/web01-a2migra/es/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inclusio.gva.es/es/web/igualdad-diversidad/programa-patrocini-comunitari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/diario_boe/txt.php?id=BOE-A-2024-8697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrolasa.org/?page_id=1442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navarra.es/es/-/nota-prensa/la-vicepresidenta-alfaro-y-la-secretaria-de-estado-de-migraciones-estudian-potenciar-los-programas-para-personas-solicitantes-de-asilo-y-refugiado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4884" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4885" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4890" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4892" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4896" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4899" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4902" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4905" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4910" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4911" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4913" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4915" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/act.php?id=BOE-A-2009-17242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamoncloa.gob.es/consejodeministros/referencias/Paginas/index.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/spain/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/web/guest/home" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/en/el-ministerio/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.exteriores.gob.es/es/EmbajadasConsulados/Paginas/index.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.es/_es/extranjeria_asilo_y_refugio.php" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.easo.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1573" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskadi.eus/patrocinio-comunitario/web01-a2migra/es/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inclusio.gva.es/es/web/igualdad-diversidad/programa-patrocini-comunitari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/diario_boe/txt.php?id=BOE-A-2024-8697" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrolasa.org/?page_id=1442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navarra.es/es/-/nota-prensa/la-vicepresidenta-alfaro-y-la-secretaria-de-estado-de-migraciones-estudian-potenciar-los-programas-para-personas-solicitantes-de-asilo-y-refugiado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>