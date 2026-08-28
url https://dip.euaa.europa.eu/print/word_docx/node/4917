--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -58,51 +58,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spain is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF) and applies its provisions directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 12/2009 of 30 October 2009 regulating the right of asylum and subsidiary protection (Asylum Law), First Additional Provision and art. 38. |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ley 12/202009 de 30 de octubre reguladora del derecho de asilo y la protección subsidiaria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Disposición Adicional Primera y art. 38. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Ministers’ Yearly Decision on the annual quota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
@@ -132,166 +133,170 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Council of Ministers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">; Ministry of Inclusion, Social Security and Migrations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a) and c) </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">b) The Ministry of Foreign Affairs may authorise the transfer to Spain of persons in need of international protection, who will formalize their application once in Spain.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a) Ministry of Inclusion, Social Security and Migration, Secretary of State for Migration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusión, Seguridad Social y Migraciones (MISSM), Secretaría de Estado de Migraciones (SEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spanish Asylum Office | Oficina de Asilo y Refugio (OAR), under the Ministry of the Interior | </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">b) The Ministry of Foreign Affairs may authorise the transfer to Spain of persons in need of international protection, who will formalize their application once in Spain.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">c) Ministry of Inclusion, Social Security and Migration; Oficina de Asilo y Refugio (OAR), under the Ministry of the Interior; Regional Governments with a sponsorship agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -311,51 +316,52 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a) and c) Ministry of Inclusion, Social Security and Migration, Secretary of State for Migration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusión, Seguridad Social y Migraciones (MISSM), Secretaría de Estado de Migraciones(SEM)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">; IOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
@@ -366,51 +372,52 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a) and c) Ministry of Foreign Affairs, European Union and Cooperation | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Asuntos Exteriores, Unión Europea y Cooperación</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (MAEUEC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Inclusion, Social security and Migrations</w:t>
@@ -466,77 +473,79 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="105" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:color="solid"/>
               <w:right w:val="single" w:sz="7" w:color="solid"/>
               <w:bottom w:val="single" w:sz="7" w:color="solid"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policía Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration, Secretary of State for Migration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerio de Inclusión, Seguridad Social y Migraciones (MISSM), Secretaría de Estado de Migraciones (SEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spanish Asylum Office (OAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -1073,51 +1082,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettled refugees enjoy the same legal rights as those who have been granted international protection status following a procedure within the Spanish territory. These rights include permanent residence and labour permit, family reunification, socio-economic integration rights and access to public services as nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In December 2020, the Spanish Supreme Court </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ruled</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that refugees who are resettled in Spain through a government approved programme, in cooperation with UNHCR, automatically become beneficiaries of refugee status (and not beneficiaries of subsidiary protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure orientation activities are mainly carried out by IOM, although material used for this phase is developed in collaboration with the Ministry of Inclusion (see next section on information provision in resettlement). The resettlement unit of the Ministry of Inclusion take part, directly, in some of the PDO activities (Information provision).</w:t>
       </w:r>
     </w:p>
@@ -1600,124 +1610,129 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the last years, Spain has developed different refugee sponsorship programmes with the participation of civil society actors. For the implementation of community sponsorship programmes, national and regional authorities cooperate through the signature of an official agreement where it is established the main elements of the programmes and the competences of each authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In this context, the Secretary of State for Migrations together with the regional government of the Pais Vasco and UNCHR implemented a community sponsorship pilot project in partnership with civil society organisations and local communities (Community Sponsorship for the Reception and Integration of Refugee) in 2019 within the national resettlement programme. The pilot was designed as a model for reception and integration of resettled refugees in which the initiative and responsibility was jointly assumed by Public Administration and private actors (individuals, businesses, non-profit entities, etc), offering citizens the opportunity to directly participate in the integration process. Programme evaluation available </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new pilot Community Sponsorship Programme for the reception of refugees was established in 2021. The program will be carried out in five localities of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Comunidad Valenciana</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with the aim to facilitate the integration of newly arrived refugees. Read more </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2021 and, again in April 2024, agreements to implement the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Community Sponsorship program in Navarra were published</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Information about this programme can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception and integration of resettled refugees under the sponsorship programs is characterised by the intensity of the support provided by volunteers and the civil society organizations that signed and implemented the sponsorship agreements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
@@ -1842,199 +1857,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Spain</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D56C467"/>
+    <w:nsid w:val="A0FCE7C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2138,51 +2186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A453E79D"/>
+    <w:nsid w:val="DFBCF7E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2286,51 +2334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BEBF8FE4"/>
+    <w:nsid w:val="5D738561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2434,51 +2482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="56EE7F4A"/>
+    <w:nsid w:val="DA062945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2720,51 +2768,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/act.php?id=BOE-A-2009-17242" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamoncloa.gob.es/consejodeministros/referencias/Paginas/index.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/spain/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/web/guest/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/en/el-ministerio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.exteriores.gob.es/es/EmbajadasConsulados/Paginas/index.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.es/_es/extranjeria_asilo_y_refugio.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.easo.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1573" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskadi.eus/patrocinio-comunitario/web01-a2migra/es/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inclusio.gva.es/es/web/igualdad-diversidad/programa-patrocini-comunitari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/diario_boe/txt.php?id=BOE-A-2024-8697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrolasa.org/?page_id=1442" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navarra.es/es/-/nota-prensa/la-vicepresidenta-alfaro-y-la-secretaria-de-estado-de-migraciones-estudian-potenciar-los-programas-para-personas-solicitantes-de-asilo-y-refugiado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>