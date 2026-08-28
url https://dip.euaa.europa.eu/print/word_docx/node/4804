--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -6,50 +6,406 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Italy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Italy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4772" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4773" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4774" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4775" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4777" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Programmes currently in place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4778" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4780" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4781" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4783" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4786" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4787" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pre-departure assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4788" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4789" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrival and reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4790" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4792" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4794" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4797" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4798" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4800" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4802" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
@@ -114,461 +470,478 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministero dell'Interno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of civil liberties and migration | Dipartimento delle libertà civili e dell’immigrazione </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees (UNHCR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For humanitarian corridors, civil society organisations with which the government has signed a Memorandum of Understanding (e.g. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sant’Egidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldensian Evangelical Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federation of Evangelical Churches in Italy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (FCEI) and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italian Bishops Conference</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(ARCI)).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministero dell'Interno</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil society organisation with which the government has signed a Memorandum of Understanding (e.g. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sant’Egidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldensian Evangelical Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federation of Evangelical Churches in Italy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (FCEI) and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italian Bishops Conference</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ARCI)).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Union Agency for Asylum (EUAA) - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resettlement Support Facility (RSF) in Türkiye</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM) for humanitarian corridors and evacuations from Afghanistan.</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil society organisations for humanitarian corridors from Lebanon, Jordan, Niger and Ethiopia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministero dell'Interno</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil society organisations for humanitarian corridors from Lebanon, Jordan, Niger and Ethiopia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministero dell'Interno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of civil liberties and migration | Dipartimento delle libertà civili e dell’immigrazione </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Resettlement programmes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Resettlement programme is based on annual quotas within the framework of the European Resettlement Programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Humanitarian admission programmes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Humanitarian Corridors from Lebanon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian Corridors from Niger, Ethiopia and Jordan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian Corridors/Evacuations for Afghans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
       </w:r>
     </w:p>
@@ -933,54 +1306,55 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel documents are issued by Italian consular services, which include visas and, for those without a valid passport, a laissez-passer. This documentation is essential for refugees to enter Italy legally.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival at the airport, refugees are welcomed by IOM and UNHCR staff, along with interpreters and representatives from the Resettlement Unit and SAI (System of Protection for Asylum Seekers and Refugees). They assist refugees through airport procedures, including security checks and formal identification by the Italian Police, who photograph and fingerprint all family members over the age of 14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special travel arrangements may be necessary for individuals with vulnerabilities, such as medical conditions or family members requiring additional support. Challenges in this process can include ensuring that all necessary medical checks are completed in time, securing appropriate travel accommodations for vulnerable individuals, and managing potential delays in documentation or flight arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/media/unhcr-resettlement-handbook-country-chapter-italy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Post-arrival and integration procedures are the same as for beneficiaries of international protection. Resettled refugees are channeled into the national reception system (SAI/SAI) directly upon arrival. Once in Italy, refugees have access to the same services as Italian citizens in terms of healthcare and social assistance.</w:t>
       </w:r>
     </w:p>
@@ -1104,171 +1478,175 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schemes linked to civil society-led humanitarian admission programmes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Humanitarian Corridors from Lebanon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian Corridors from Niger, Ethiopia and Jordan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian Corridors/Evacuations for Afghans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Evacuation/Humanitarian Corridors from Libya Project is a collaborative initiative facilitating the legal and safe transfer of people in urgent need of international protection from Libya to Italy. Established through an agreement in December 2023, the project is a joint effort between UNHCR, the Community of Sant’Egidio, the Federation of Evangelical Churches, the Waldensian Table, ARCI, and Italian authorities, including the Ministry of Foreign Affairs and the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Over a 3-year period, the project will transfer 1,500 highly vulnerable individuals identified by UNHCR in Libya. Of these, 900 individuals will be supported through a community sponsorship model led by the Community of Sant’Egidio, the Federation of Evangelical Churches, the Waldensian Table, and ARCI, while 600 individuals will receive accommodation through the Italian SAI (Reception and Integration System) programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival in Italy, the individuals will apply for asylum to receive refugee status. While their applications are processed, they will be housed in accommodations managed by the sponsoring organisations, which will also oversee their sustenance and provide support for their integration into Italian society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Resettlement and other forms of legal and safe transfer to - UNHCR Italy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">University Corridors for Refugees (UNICORE): Launched in 2019, this programme is a collaboration between Italian universities, UNHCR and various Italian organisations, aiming to facilitate higher education for refugees from African countries (e.g. Kenya, Mozambique, Nigeria, Uganda and Zambia) by enabling them to continue their studies at Italian institutions. The programme does not apply to refugees already residing in Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Progetto Mediterraneo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Sponsored by Luiss Guido Carli University in Rome, with the support of UNHCR and Italian ministries, this initiative provides scholarships to 23 refugee students from Jordan, Morocco and Malta who have completed high school and wish to pursue university studies in Italy. This programme is similarly restricted to students currently living outside of Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pagella In Tasca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Organised by INTERSOS and supported by UNHCR, this project aims to create safe and legal pathways for 35 unaccompanied refugee minors from Niger, offering them the chance to study in Italy. Like the other programmes, it is specifically designed for refugees outside Italy.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1321,199 +1699,380 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Italy</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F0A592B"/>
+    <w:nsid w:val="3CB0B127"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="9BD660B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1616,52 +2175,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7692A6BC"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="067B5BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1769,50 +2328,53 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1893,55 +2455,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/italy.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santegidio.org/pageID/30112/langID/it/CORRIDOI-UMANITARI.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chiesavaldese.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcei.it/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccee.eu/ccee/conferenze-episcopali/italia/?lang=en#:~:text=The%20Italian%20Bishops'%20Conference%20(CEI,the%20law%2C%20assume%20legislative%20decisions." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/operations/resettlement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://italy.iom.int/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/corridoio-umanitario-1000-richiedenti-asilo-dal-libano-italia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/media/unhcr-resettlement-handbook-country-chapter-italy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/italy/resettlement/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.unhcr.org/opportunities/education-opportunities/progetto-mediterraneo?_gl=1*higgsk*_rup_ga*MTQ3MjU5NzM2Ni4xNjQyOTQ1MjU5*_rup_ga_EVDQTJ4LMY*MTcyOTg0MTkyNS44LjEuMTcyOTg0MjAwNS42MC4wLjA.*_gcl_au*NjUxMTIyODA3LjE3MjkwNjk4ODI.*_ga*MTQ3MjU5NzM2Ni4xNjQyOTQ1MjU5*_ga_LWE302QVCZ*MTcyOTg0MjAwNS4zLjAuMTcyOTg0MjAwNS42MC4wLjA." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intersos.org/pagella-in-tasca-canali-di-studio-per-minori-rifugiati/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4772" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4773" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4775" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4777" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4778" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4780" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4781" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4786" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4787" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4788" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4789" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4794" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4798" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4800" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/italy.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santegidio.org/pageID/30112/langID/it/CORRIDOI-UMANITARI.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chiesavaldese.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcei.it/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccee.eu/ccee/conferenze-episcopali/italia/?lang=en#:~:text=The%20Italian%20Bishops'%20Conference%20(CEI,the%20law%2C%20assume%20legislative%20decisions." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/operations/resettlement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://italy.iom.int/en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/notizie/corridoio-umanitario-1000-richiedenti-asilo-dal-libano-italia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/media/unhcr-resettlement-handbook-country-chapter-italy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/italy/resettlement/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.unhcr.org/opportunities/education-opportunities/progetto-mediterraneo?_gl=1*higgsk*_rup_ga*MTQ3MjU5NzM2Ni4xNjQyOTQ1MjU5*_rup_ga_EVDQTJ4LMY*MTcyOTg0MTkyNS44LjEuMTcyOTg0MjAwNS42MC4wLjA.*_gcl_au*NjUxMTIyODA3LjE3MjkwNjk4ODI.*_ga*MTQ3MjU5NzM2Ni4xNjQyOTQ1MjU5*_ga_LWE302QVCZ*MTcyOTg0MjAwNS4zLjAuMTcyOTg0MjAwNS42MC4wLjA." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intersos.org/pagella-in-tasca-canali-di-studio-per-minori-rifugiati/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>