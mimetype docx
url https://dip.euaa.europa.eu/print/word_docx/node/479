--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -32,471 +32,503 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-456" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-457" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-458" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-459" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-460" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to the territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-461" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Official external border-crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-462" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-463" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Protection from refoulement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-464" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-465" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-466" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Making an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-467" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Registering an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-468" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lodging an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-469" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Passport and other documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-470" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-471" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-472" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Requirement to read digital data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-474" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guarantees for applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-475" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Confidentiality principle</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-476" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information provision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-477" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interpretation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-478" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 16/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary is bound by the recast Asylum Procedures Directive (APD) and has transposed its provisions through </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007 on asylum (Asylum Law).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 32/D, 32/E, 32/F, Chapter IX/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 35, Chapter VII/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Decree 361/2024. (XI. 28.) on the applicability of the temporary arrangements for the asylum procedure [361/2024. (XI. 28.) Korm. Rendelet a menekültügyi eljárás átmeneti szabályainak alkalmazhatóságáról].</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -606,51 +638,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendőrség</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -663,132 +696,136 @@
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Border Guard | </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Határrendészet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In case of mass influx:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Border guard in transit zones (in place between March 2017 and 26 May 2020) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Embassy of Hungary in Belgrade or Kyiv (currently in place, since May 2020 - although the CJEU ruled that the legislation unlawfully restricted access to the asylum procedure, in breach of the recast APD, article 6. European Union, Court of Justice of the European Union [CJEU], </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Commission v Hungary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C-823/21, ECLI:EU:C:2023:504, 22 June 2023. Link redirects to the English summary in the EUAA Case Law Database.), if the applicant also confirms it in person before the Hungarian Border Guard.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendőrség</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(on site)/ Penitentiary Institution (on site)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Any Hungarian authorities on the territory </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -798,51 +835,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -852,51 +890,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -906,51 +945,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -959,174 +999,181 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary has </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Liszt Ferenc International Airport in Budapest, Debrecen International Airport, Pécs-Pogány International Airport, Sármellék International Airport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary has </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Ásotthalom, Bácsalmás, Bácsszentgyörgy, Barabás, Beregsurány, Hercegszántó, Kübekháza, Röszke, Lónya, Tiszabecs, Tiszasziget, Tompa, Záhony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary has </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">external river border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Mohács, Szeged</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Chapter IX/A provides for rules that may be applied, when the government declares a state of emergency due to mass migration. In this case, applications may only be submitted in a transit zone, except for cases when the person is in detention, immigration detention or is already lawfully staying in Hungary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transit zones were operating in Hungary between 2015 and 2020. The CJEU concluded that holding applicants in transit zones </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amounted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to detention and the procedure applied between March 2017 and May 2020 were found to be in </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">breach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of EU law. While transit zones closed in May 2020, the Asylum Law still includes the special measures to be applied during a crisis situation due to mass migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transitional measures were adopted in June 2020 and converted into </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Decree 361/2024. (XI. 28.) on the applicability of the temporary arrangements for the asylum procedure [361/2024. (XI. 28.) Korm. Rendelet a menekültügyi eljárás átmeneti szabályainak alkalmazhatóságáról].</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> These measures established the embassy procedure. The CJEU ruled in 2023 that these rules were in breach of recast APD, Article 6. The rules were originally established due to an emergency situation caused by the COVID-19 epidemic situation. The Government Decree in 2024 changed the reasoning due to an emergency situation caused by the war and humanitarian catastrophe in Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">People wishing to apply for international protection in Hungary must firstly submit a declaration of intent at a Hungarian embassy abroad – according to the Ministry of Foreign Affairs and Trade Decree (</w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23/2024. (XII. 30.) KKM rendelet a menedékjogi kérelem benyújtására irányuló szándéknyilatkozattal kapcsolatban nagykövetségek kijelöléséről</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), this must be an embassy in a neighbouring country which is not member of the EU, in practice, Ukraine and Serbia. The NDGAP organises a remote interview with the applicants and notifies the embassy within 60 days, whether it suggests the delivery of a one-time visa allowing the applicants to enter the territory of Hungary. If the NDGAP rejects the request, it does not have an obligation to provide reasoning for the rejections. The visa is applicable for 30 days, and applicants must organise their travel to Hungary within this period. When they arrive to Hungary, they must immediately signal to the border guards that they wish to apply for asylum. The border guards notify the NDGAP about the applicants’ arrival. The NDGAP may assign applicants to a closed facility (detention) for 4 weeks after arrival. The asylum procedure then starts according to the general rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The embassy procedure and people can submit an asylum application immediately on the territory of Hungary, when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1178,51 +1225,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle of protection from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is enshrined in Asylum Law, Article 45. In addition, </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law XC of 2023 on the general rules for the entry and residence of third country nationals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 102(2) and (3) notes that a foreigner cannot be returned during the asylum procedure, while they have a legal right to residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The embassy procedure allows the border guard to return persons wishing to apply for asylum to a neighboring country, if they crossed the border in an irregular manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
@@ -2323,51 +2371,52 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hyperlink: </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://oif.gov.hu/as-a-refugee-in-hungary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2516,199 +2565,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E9901C0F"/>
+    <w:nsid w:val="B6635D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2812,51 +2894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60BCC637"/>
+    <w:nsid w:val="D989B192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2960,51 +3042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9FBF66FE"/>
+    <w:nsid w:val="FFBAA76E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3108,51 +3190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D728DF27"/>
+    <w:nsid w:val="06CDFFFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="013D0502"/>
+    <w:nsid w:val="A4A1D62C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3545,51 +3627,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-456" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-460" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-465" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-466" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-474" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-476" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2007/80" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2007/Korm/301" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2024/Korm/361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.hu/en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.hu/hu/hirek-es-informaciok/legfrissebb-hireink/hatarrendeszet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/9a10ebd8-7b98-4b21-a1e7-e61192a81b75_en?filename=handbook-annex_04_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2024/KKM/23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2023/90" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oif.gov.hu/as-a-refugee-in-hungary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>