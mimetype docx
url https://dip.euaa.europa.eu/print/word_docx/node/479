--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,125 +7,493 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access to procedures and non-refoulement - Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-456" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-457" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-458" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-459" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-460" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-461" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Official external border-crossing points</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-462" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-463" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Protection from refoulement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-464" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-465" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-466" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-467" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Registering an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-468" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Lodging an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-469" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Passport and other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-470" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-471" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-472" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Requirement to read digital data</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-474" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-475" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Confidentiality principle</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-476" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-477" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-478" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary is bound by the recast Asylum Procedures Directive (APD) and has transposed its provisions through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007 on asylum (Asylum Law).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Article 32/D, 32/E, 32/F, Chapter IX/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 35, Chapter VII/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Decree 361/2024. (XI. 28.) on the applicability of the temporary arrangements for the asylum procedure [361/2024. (XI. 28.) Korm. Rendelet a menekültügyi eljárás átmeneti szabályainak alkalmazhatóságáról].</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -235,51 +603,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendőrség</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -292,132 +660,132 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Border Guard | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Határrendészet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In case of mass influx:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Border guard in transit zones (in place between March 2017 and 26 May 2020) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Embassy of Hungary in Belgrade or Kyiv (currently in place, since May 2020 - although the CJEU ruled that the legislation unlawfully restricted access to the asylum procedure, in breach of the recast APD, article 6. European Union, Court of Justice of the European Union [CJEU], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Commission v Hungary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C-823/21, ECLI:EU:C:2023:504, 22 June 2023. Link redirects to the English summary in the EUAA Case Law Database.), if the applicant also confirms it in person before the Hungarian Border Guard.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendőrség</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(on site)/ Penitentiary Institution (on site)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Any Hungarian authorities on the territory </w:t>
             </w:r>
           </w:p>
@@ -427,51 +795,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
@@ -481,51 +849,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
@@ -535,51 +903,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate-General for Aliens Policing (NDGAP) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OIF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
@@ -588,270 +956,270 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Liszt Ferenc International Airport in Budapest, Debrecen International Airport, Pécs-Pogány International Airport, Sármellék International Airport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Ásotthalom, Bácsalmás, Bácsszentgyörgy, Barabás, Beregsurány, Hercegszántó, Kübekháza, Röszke, Lónya, Tiszabecs, Tiszasziget, Tompa, Záhony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">external river border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Mohács, Szeged</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Law, Chapter IX/A provides for rules that may be applied, when the government declares a state of emergency due to mass migration. In this case, applications may only be submitted in a transit zone, except for cases when the person is in detention, immigration detention or is already lawfully staying in Hungary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transit zones were operating in Hungary between 2015 and 2020. The CJEU concluded that holding applicants in transit zones </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amounted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to detention and the procedure applied between March 2017 and May 2020 were found to be in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">breach</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of EU law. While transit zones closed in May 2020, the Asylum Law still includes the special measures to be applied during a crisis situation due to mass migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transitional measures were adopted in June 2020 and converted into </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Decree 361/2024. (XI. 28.) on the applicability of the temporary arrangements for the asylum procedure [361/2024. (XI. 28.) Korm. Rendelet a menekültügyi eljárás átmeneti szabályainak alkalmazhatóságáról].</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> These measures established the embassy procedure. The CJEU ruled in 2023 that these rules were in breach of recast APD, Article 6. The rules were originally established due to an emergency situation caused by the COVID-19 epidemic situation. The Government Decree in 2024 changed the reasoning due to an emergency situation caused by the war and humanitarian catastrophe in Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">People wishing to apply for international protection in Hungary must firstly submit a declaration of intent at a Hungarian embassy abroad – according to the Ministry of Foreign Affairs and Trade Decree (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">23/2024. (XII. 30.) KKM rendelet a menedékjogi kérelem benyújtására irányuló szándéknyilatkozattal kapcsolatban nagykövetségek kijelöléséről</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), this must be an embassy in a neighbouring country which is not member of the EU, in practice, Ukraine and Serbia. The NDGAP organises a remote interview with the applicants and notifies the embassy within 60 days, whether it suggests the delivery of a one-time visa allowing the applicants to enter the territory of Hungary. If the NDGAP rejects the request, it does not have an obligation to provide reasoning for the rejections. The visa is applicable for 30 days, and applicants must organise their travel to Hungary within this period. When they arrive to Hungary, they must immediately signal to the border guards that they wish to apply for asylum. The border guards notify the NDGAP about the applicants’ arrival. The NDGAP may assign applicants to a closed facility (detention) for 4 weeks after arrival. The asylum procedure then starts according to the general rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The embassy procedure and people can submit an asylum application immediately on the territory of Hungary, when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has temporary protection and reside in Hungary;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is a family member of a beneficiary of international protection or a person with temporary protection recognised in Hungary;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is in detention or is under a coercive measure depriving liberty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a foreigner crosses the border in an irregular manner to apply for asylum, the border guard directs them to the closest Hungarian embassy in the neighboring country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle of protection from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is enshrined in Asylum Law, Article 45. In addition, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law XC of 2023 on the general rules for the entry and residence of third country nationals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 102(2) and (3) notes that a foreigner cannot be returned during the asylum procedure, while they have a legal right to residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The embassy procedure allows the border guard to return persons wishing to apply for asylum to a neighboring country, if they crossed the border in an irregular manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -979,63 +1347,63 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no specific mechanisms in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are two types of border procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure at the border: Asylum Law, Article 71/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Airport procedure: Asylum Law, Article 72, Asylum Decree, Article 97</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The procedure at the border can be applied, when a person makes an application either before entering the territory of Hungary, or - after apprehension in the 8 km zone of the border – in a transit zone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The airport procedure applies when a person makes an application before entering the territory of Hungary at an international airport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1171,159 +1539,159 @@
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can make an application with the NDGAP, in its regional offices or in the head office in Budapest. According to the rules applicable during an emergency due to mass migration, asylum applications are registered in designated transit zones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The registration process records in written the following elements:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Name(s) and surname(s);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maiden name(s) and surname(s);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Former name(s) and surname(s);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pseudonym(s);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Place and date of birth;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gender;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mother’s maiden and former maiden name(s) and surname(s);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Current nationality or nationalities or stateless status;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The data of ID documents and travel documents in possession of the applicant (the documents’ identification mark and number, validity period, date of issuance, name of the issuing authority, place of issuance)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application for asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When some of the documents or information is missing this is recorded during the registration process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When family members apply together, these pieces of information must be provided for each applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1336,339 +1704,339 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Data collection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Data collection is governed by the Asylum Law, Chapter X. The data provided is managed in the authority’s database, and it is managed by the NDGAP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following data is included in the database (Asylum Law, Article 83):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal identification data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facial image;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fingerprints for those above 14 years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fact that the person is an unaccompanied minor;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fact that the person was transferred back through a Dublin procedure and the date of the transfer;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fact and the date of application, and the withdrawal of an application;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fact that the person is recognised as beneficiary of international protection or registered with temporary protection, the name of the authority or court issuing the decision, and the number of persons covered by the decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fact that the application was rejected, the procedure was terminated, or the status was withdrawn, the name of the authority or court issuing the decision, and the number of persons covered by the decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fact that the applicant was transferred to another EU+ country under the Dublin III Regulation, the reasons for the transfer, the date of the transfer decision and the transfer itself, and the number of persons covered by the decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant’s marital status, profession, education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant’s address, residence, place of stay, the form and period of material reception conditions granted;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant’s country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Selected data relating to race, nationality, belonging to a particular social group, religion, political opinion referenced as reason for the application;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The data of ID documents and travel documents in possession of the applicant (the documents’ identification mark and number, validity period, date of issuance, name of the issuing authority, place of issuance);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family members’ personal identification data and address of place of stay in Hungary, when arriving together with the applicant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Selected data relating to income and financial situation, which was included in a declaration or document provided by the applicant, the tax authority or social security;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The fact that the procedure was started ex officio;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The procedural acts and their dates during the asylum procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The grounds, time limit, period, place of detention and the name of the authority ordering it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The grounds for assigning an obligatory place of stay, the number of the order, the name of the authority issuing the order, and the address of the stay;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amount of the financial guarantee, the date of its deposition, return or overtake by the state;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The technical number corresponding to the facial image;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The date and place of death, the fact of declaration of death, the presumed date and time of death, the name of the court in charge;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The identifier, date and place of issuance of the residence permit delivered to an applicant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The type, identifier, date and place of issuance of ID documents and travel documents delivered to beneficiaries of international protection and people with temporary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Chapter also defines the authorities who may have access to certain data (Asylum Law, Article 87). Sensitive data can only be shared with the consent of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1952,51 +2320,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> As a refugee in Hungary </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hyperlink: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://oif.gov.hu/as-a-refugee-in-hungary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -2050,52 +2418,52 @@
         <w:t xml:space="preserve">Legal assistance is not ensured for the embassy procedure. Once on the territory of Hungary, the Legal Aid Service is responsible for this support, while civil society organisations (for example, the Hungarian Helsinki Committee) also provide legal assistance and support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applicants are eligible for free legal aid if they are entitled to receive benefits and support under the Asylum Act. Section 3(1)(f) provides that legal aid shall be available to those who are eligible for it, as long as the person is involved in a public administrative procedure and needs legal advice in order to understand and exercise their rights and obligations or requires assistance with the drafting of legal documents or any submissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since the benefit from free legal aid does not operate ex officio, applicants need to undergo a separate application procedure for legal aid request under the general provisions of the Legal Aid Act. This means that legal assistance is typically not available at the very first steps of the procedure, for the registration and lodging of an application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2148,51 +2516,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2296,51 +2664,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FB5B154C"/>
+    <w:nsid w:val="E9901C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2444,51 +2812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8CBFF749"/>
+    <w:nsid w:val="60BCC637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2592,51 +2960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A333CC38"/>
+    <w:nsid w:val="9FBF66FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2740,51 +3108,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="53EDF55C"/>
+    <w:nsid w:val="D728DF27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="013D0502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2898,50 +3414,53 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3022,51 +3541,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2007/80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2007/Korm/301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2024/Korm/361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.hu/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.hu/hu/hirek-es-informaciok/legfrissebb-hireink/hatarrendeszet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/9a10ebd8-7b98-4b21-a1e7-e61192a81b75_en?filename=handbook-annex_04_en.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1428" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2024/KKM/23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2023/90" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oif.gov.hu/as-a-refugee-in-hungary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-456" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-460" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-465" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-466" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-474" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-476" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2007/80" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2007/Korm/301" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2024/Korm/361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.hu/en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.hu/hu/hirek-es-informaciok/legfrissebb-hireink/hatarrendeszet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3459" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/9a10ebd8-7b98-4b21-a1e7-e61192a81b75_en?filename=handbook-annex_04_en.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1092" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/R/2024/KKM/23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2023/90" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oif.gov.hu/as-a-refugee-in-hungary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>