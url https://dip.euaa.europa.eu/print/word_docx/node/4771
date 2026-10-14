--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -19,51 +19,51 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary Protection - Spain</w:t>
+        <w:t xml:space="preserve">Temporary protection - Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4754" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -317,60 +317,67 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4770" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary Protection - Spain</w:t>
+        <w:t xml:space="preserve">Temporary protection - Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 4/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spain transposed the Temporary Protection Directive in 2003 through Royal Decree 1325/2003 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Real Decreto 1325/2003</w:t>
         </w:r>
@@ -440,51 +447,51 @@
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order INT/195/2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of 27 February 2025 extended the validity of identity cards issued to beneficiaries of temporary protection from Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">04/10/2003: Royal Decree 1325/2003 of October 24 which approves the Regulation on temporary protection regime in case of mass influx of displaced persons | </w:t>
+        <w:t xml:space="preserve">04/10/2003: Royal Decree 1325/2003 of October 2024 which approves the Regulation on temporary protection regime in case of mass influx of displaced persons | </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Real Decreto 1325/2003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, de 24 de octubre, por el que se aprueba el Reglamento sobre régimen de protección temporal en caso de afluencia masiva de personas desplazadas (Spanish Temporary Protection Regulation).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09/03/2022: Order PCM/170/2022 extending the temporary protection to persons affected by the conflict in Ukraine who may find refuge in Spain | </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
@@ -617,93 +624,93 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National police</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">  Not applicable</w:t>
+              <w:t xml:space="preserve"> n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data (if relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National police | Policía Nacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> Not applicable</w:t>
+              <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granting temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -752,51 +759,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Police | Policía Nacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> Not applicable</w:t>
+              <w:t xml:space="preserve"> n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -845,51 +852,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Non-profit entities under the national reception system – NGOs workers may accompany applicants to medical appointments and provide support, but they do not intervene in the provision of medical services or medical care.</w:t>
+              <w:t xml:space="preserve">Non-profit entities under the national reception system – NGOs workers may accompany applicants to medical appointments and provide support, but they do not intervene in the provision of medical services and care.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -1084,58 +1091,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admission to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Association Agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> concluded between the EU and Ukraine in 2017, Ukrainian citizens who hold a biometric passport can enter visa-free and stay for a total of 90 days within a period of 180 days without a visa.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Ukrainian nationals without a biometric passport or travel documents can go to a Spanish Consular office in a neighbouring country (e.g. Poland, Romania, Hungary) to request documentation to enter in Spain (e.g. safe conduct as indicated in the </w:t>
+        <w:t xml:space="preserve"> concluded between the EU and Ukraine in 2017, Ukrainian citizens who hold a biometric passport can enter visa-free and stay for a total of 90 days within a period of 180 days without a visa. Ukrainian nationals without a biometric passport or travel documents can go to a Spanish Consular office in a neighbouring country (e.g. Poland, Romania, Hungary) to request documentation to enter in Spain (e.g. safe conduct as indicated in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation on the temporary protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, see example </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
@@ -1656,51 +1656,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure to register and be granted temporary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an exceptional procedure by which, in the event of a mass influx of displaced persons from third countries, in this case displaced persons from Ukraine who cannot return to Ukraine, immediate and personal protection are granted. The Directorate-General for International Protection (DGProInt) processes the requests through an urgent procedure and resolutions are issued within 24 hours. </w:t>
+        <w:t xml:space="preserve">In the event of a mass influx of displaced persons from third countries, an exceptional procedure is triggered, for example for displaced persons from Ukraine who cannot return to Ukraine. The Directorate-General for International Protection (DGProInt) processes the requests through an urgent procedure and resolutions are issued within 24 hours. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
@@ -1778,58 +1778,58 @@
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">; however, applicants must attend the appointment in person and identify themselves with the national police. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">People who wish to apply for temporary protection and reside in a province where a reception and referral centre is not available can register an application at a designated </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">provincial or local national police station</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">. For minors under the age of 18 who are accompanied by an adult responsible for them, the request is formalised on their behalf by the person in charge. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">The same day the registration is done, proof of a request for temporary protection is issued, which includes the person’s main details, the foreigner identification number (NIE), a picture and a fingerprint. This document allows the person to legally stay in Spain and receive corresponding reception services. </w:t>
+              <w:t xml:space="preserve">. For minors under the age of 18 who are accompanied by an adult who is responsible for them, the request is formalised on their behalf by the person in charge. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">On the day of the registration, proof of a request for temporary protection is issued, which includes the person’s main details, the foreigner identification number (NIE), a picture and a fingerprint. This document allows the person to legally stay in Spain and receive corresponding reception services. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> People applying for temporary protection must provide documentation, such as identity and travel documents, proving that they are in any of the situations in which the temporary protection applies. Supporting documents for family ties include marriage certificate, birth certificate, adoption certificate and any other essential information to prove that the requirements for temporary protection are met. Persons subject to temporary protection procedures are exempt from paying fees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2021,64 +2021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In case of disagreement with a decision on temporary protection, the applicant may appeal it in accordance with Article 5.2. of the </w:t>
+              <w:t xml:space="preserve">A decision on temporary protection can be appealed, in accordance with Article 5.2. of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order PCM/169/2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> of 9 March, which contains the procedure for the recognition of temporary protection for persons affected by the conflict in Ukraine. It states: “The decision shall terminate the administrative procedure and shall be subject to appeal by means of an optional appeal for reversal and an appeal to the contentious-administrative jurisdiction”. </w:t>
+              <w:t xml:space="preserve"> of 9 March 2022, which contains the procedure for the recognition of temporary protection for persons affected by the conflict in Ukraine. It states: “The decision shall terminate the administrative procedure and shall be subject to appeal by means of an optional appeal for reversal and an appeal to the contentious-administrative jurisdiction”. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A judicial appeal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(recurso contencioso administrativo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> may be brought against the decision rejecting temporary protection before the National High Court within 2 months from the date of notification of the decision. The filing of an appeal, whether administrative or judicial, does not automatically suspend the enforcement of the decision. A suspension must be requested, and its granting will depend on the weighing of the interests at stake and a preliminary evaluation of the case’s merits, as assessed by the competent authority. If the appeal is administrative, this is established in Article 117 of Law 39/2015 of 1 October (</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2446,58 +2446,58 @@
         <w:rPr/>
         <w:t xml:space="preserve">The reception and accommodation of applicants and beneficiaries of temporary protection is operated by a </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Reception Network</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> comprising the International Protection Reception Centres </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Centros de Acogida de Protección Internacional</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, CAPI) under the Ministry of Inclusion, Social Security and Migration, along with other designated facilities that operate by subsidised, non-profit entities.</w:t>
+        <w:t xml:space="preserve"> (CAPI)) under the Ministry of Inclusion, Social Security and Migration, along with other designated facilities that operate by subsidised, non-profit entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Persons displaced from Ukraine and beneficiaries of temporary protection who are in need of material reception conditions enter into the international protection reception system, thus rules and measures are the same as for applicants for and beneficiaries of international protection.</w:t>
+        <w:t xml:space="preserve">Displaced persons from Ukraine and beneficiaries of temporary protection who are in need of material reception conditions enter into the international protection reception system, thus rules and measures are the same as for applicants for and beneficiaries of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception system is structured in phases, depending on the degree of autonomy of recipients.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once a displaced person requests reception support, an initial assessment of their circumstances and needs is carried out. Based on this evaluation, the person will be referred to the reception facility best suited to their situation. To carry out the first assessment, it is necessary for the displaced person to contact the entity that provides this service in the province where they are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first phase consists of accommodation in a reception facility to cover basic needs, helping the beneficiaries to acquire the necessary skills for the development of an independent life. The second phase begins when people end their stay in the reception facility and need to continue receiving support through financial aid for rent and attention to basic needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2860,135 +2860,135 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the labour market</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A person who is granted temporary protection has the right to work under the same conditions as beneficiaries of international protection/Spanish nationals. Information is available on the Ministry of the Interior </w:t>
+              <w:t xml:space="preserve">A person who is granted temporary protection has the right to work under the same conditions as beneficiaries of international protection and Spanish nationals. Information is available on the Ministry of the Interior </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to medical care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A person who is granted temporary protection has the right to access medical care under the same conditions as beneficiaries of international protection/nationals. Information is available on the Ministry of Health </w:t>
+              <w:t xml:space="preserve">A person who is granted temporary protection has the right to access medical care under the same conditions as beneficiaries of international protection and nationals. Information is available on the Ministry of Health </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare assistance and means of subsistence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A person who is granted temporary protection has the right to social welfare assistance under the same conditions as beneficiaries of international protection/nationals.</w:t>
+              <w:t xml:space="preserve">A person who is granted temporary protection has the right to social welfare assistance under the same conditions as beneficiaries of international protection and nationals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3236,51 +3236,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance to unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each autonomous community is responsible for unaccompanied minors. Unaccompanied minors displaced from Ukraine follow the same procedure as unaccompanied minors applying for international protection. A legal guardian is appointed as soon as the minor arrives in Spain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In terms of reception, unaccompanied minors are subject to specific regulations, and they are not included in the international protection reception system. When an unaccompanied minor applies for international protection, they are referred to the authorities competent for the protection of children and minors.</w:t>
+        <w:t xml:space="preserve">Unaccompanied minors are subject to specific regulations and are not included in the international protection reception system. Instead, they are referred to the authorities competent for the protection of children and minors when they apply for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance to people with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance provided to persons with special needs follows the same rules as for applicants for and beneficiaries of international protection. The reception system assesses the assistance to be provided to persons with special needs or who are especially vulnerable. When the special needs cannot be addressed by the reception system, the entity responsible for the initial reception will search for suitable attention. </w:t>
       </w:r>
     </w:p>
@@ -3390,98 +3390,91 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Beneficiaries of temporary protection have the right to apply for international protection, as specified in Article 22 of the Spanish Temporary Protection Regulation. In such cases, individuals who apply for both temporary and international protection are not entitled to receive the benefits granted to each status separately. Thus, there is no change in their entitlement to reception conditions.</w:t>
+        <w:t xml:space="preserve">Beneficiaries of temporary protection have the right to apply for international protection, as specified in Article 22 of Spain's Temporary Protection Regulation. However, individuals who apply for both temporary and international protection are not entitled to receive the benefits granted to each status separately. Thus, there is no change in their entitlement to reception conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Regarding the right to work:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">•    People who applied for international protection are authorised to work 6 months after lodging the application, provided it has not yet been resolved (14th Additional Disposition of the </w:t>
+        <w:t xml:space="preserve">People who applied for international protection are authorised to work 6 months after lodging the application, provided it has not yet been resolved (14th Additional Disposition of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Royal Decree 1155/2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the implementing regulation of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Spanish Foreigner’s Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">•    According to </w:t>
+        <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order PCM 169/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, temporary protection beneficiaries are issued a 1-year residence and work permit. This permit is renewable annually unless temporary protection ceases to apply, pursuant to a decision by the Ministry of the Interior.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId69"/>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -3570,51 +3563,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Spain</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3739,51 +3732,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A5CAA63"/>
+    <w:nsid w:val="78B0D42F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3887,51 +3880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AFFB710F"/>
+    <w:nsid w:val="231A6DA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4035,51 +4028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EED924E2"/>
+    <w:nsid w:val="62DAA176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4183,51 +4176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="51D4EF28"/>
+    <w:nsid w:val="43DF5DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4331,51 +4324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="06B5C9AD"/>
+    <w:nsid w:val="267290E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4479,51 +4472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9DD8B0BA"/>
+    <w:nsid w:val="8C5E3465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4627,51 +4620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="75F91CFB"/>
+    <w:nsid w:val="5AE50273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4775,51 +4768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5A95CC70"/>
+    <w:nsid w:val="16FCB9EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4923,51 +4916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FF15179F"/>
+    <w:nsid w:val="AC9688E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5071,51 +5064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A48C9F0F"/>
+    <w:nsid w:val="BFD950A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5219,51 +5212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="BBDFEA54"/>
+    <w:nsid w:val="F372A9B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5367,51 +5360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="1B123636"/>
+    <w:nsid w:val="AF8CD829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5515,51 +5508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BC0440CD"/>
+    <w:nsid w:val="59084908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5663,51 +5656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="9FE8FF05"/>
+    <w:nsid w:val="ECA28EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5811,51 +5804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1C3D3CAE"/>
+    <w:nsid w:val="905D8484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5959,51 +5952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="DEA77839"/>
+    <w:nsid w:val="6AA44141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>