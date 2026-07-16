--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,50 +7,386 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4721" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4722" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4723" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4724" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4726" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Programmes currently in place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4727" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4729" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4730" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4732" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4735" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4736" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pre-departure assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4737" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4738" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrival and reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4739" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4741" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4743" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4746" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4747" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4749" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4751" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
@@ -747,52 +1083,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary currently does not implement resettlement and humanitarian admission programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary currently does not implement resettlement and humanitarian admission programmes.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -845,51 +1181,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -991,51 +1327,203 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="842500B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1114,51 +1602,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4721" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4722" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4730" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4732" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4735" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4736" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4738" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4743" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4746" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4747" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4749" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4751" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>