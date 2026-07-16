--- v1 (2026-07-16)
+++ v2 (2026-07-16)
@@ -1329,51 +1329,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="842500B8"/>
+    <w:nsid w:val="FE4A3B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>