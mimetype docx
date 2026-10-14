--- v1 (2026-07-16)
+++ v2 (2026-10-14)
@@ -25,84 +25,92 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Finland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 19/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finland is bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30 April 2024: Finnish </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Sections 90, 91, 92, 106 and 116(2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -154,117 +162,120 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(UNHCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Finnish Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maahanmuuttovirasto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Finnish Security Intelligence Service (SUPO) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suojelupoliisi Skyddspolisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Municipalities and administrative districts (integration experts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
@@ -274,169 +285,175 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Finnish Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maahanmuuttovirasto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Finnish Immigration Service | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maahanmuuttovirasto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Finnish missions abroad, Ministry for Foreign Affairs | </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulkoministeriö Utrikesministeriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luona Oy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -450,150 +467,154 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Finnish Border Guard (RAJA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajavartiolaitos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luona Oy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Municipalities and local government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Additionally, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Economic Affairs and Employment | </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Työ- ja elinkeinoministeriö (TEM)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: National coordination and guidance regarding municipal places.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre for Economic Development, Transport and the Environment (ELY) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinkeino-, liikenne- ja ymparistokeskus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: Regional coordination and guidance regarding municipal places.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -729,51 +750,52 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 in 2025 Usually, 10% of the annual quota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Period 2026-2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
@@ -1027,376 +1049,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finland has information provision activities also during the selection phase. Information is directly provided by the Finnish authorities during the face-to-face sessions. When on selection missions, the interview teams hand out information leaflets to the refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the selection is conducted remotely (video interviews) or on a dossier basis, UNHCR (or the IOM depending on the location of the interviews) print and distribute the information leaflets (e.g. on family reunification and processing personal data) to the refugees on their interview day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finland launched a website </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.movingtofinland.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which is available in nine languages (for example in </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Arabic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kurdish</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">English</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The website is aimed at refugees who have been accepted to resettle in Finland. The website contains information on Finnish society, daily life, employment possibilities, social and educational matters, health services, basic vocabulary and exercises in the Finnish language, useful videos and links, etc. Finnish authorities have also prepared a self-study workbook in Arabic, English and French, also available at </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.movingtofinland.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.  Youtube videos in several languages provide useful information Please see the playlist </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finland has prepared PDO videos for the refugees in the resettlement programme to Finland. For example in Arabic: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">مقاطع فيديو للاجئين الذين سينتقلون للعيش في فنلندا ضمن (arabia) برنامج إعادة التوطين - YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">; In English: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Videos for the refugees moving to Finland in the resettlement program - YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">; In Kurdish: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.youtube.com/watch?v=0DiJzy1orAg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and other languages are available on Youtube.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For additional information, there is a workbook for refugees within Finland’s resettlement programme:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the workbook for the refugees in English. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Moving-to-Finland-manual-english.pdf (mof.fi)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in Arabic: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Moving-to-Finland-manual-arabic.pdf (mof.fi)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in Kurdish: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.movingtofinland.fi/exercises/files/ku/Moving-to-Finland-manual-kurmanji.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Usually interviews are held by Finnish authorities with refugees who were presented by UNHCR before making a selection. Refugees in need of </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">urgent</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> resettlement are always selected without interviews, based on documents presented by UNHCR, due to urgency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Besides the need for international protection which is the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">most important criterion for resettlement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the assessment concerns the conditions for reception and integration in Finland. Also, the authorities take into account whether there are obstacles to the selection of a person, namely related to public order and security, public health or Finland's international relations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The most </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">vulnerable groups</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, such as families with children and women in difficult positions (widows, single parents and single women), are primary beneficiaries of these programmes. At least 10% of the annual quota is reserved for refugees resettled on an emergency or urgent basis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettled persons are granted refugee status and a residence permit pursuant to Section 106(1)(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> before arriving in Finland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-departure assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is an </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> between the Finnish Immigration Service and the IOM to arrange travel to Finland. The IOM carries out the health assessment of the selected refugees to ensure that travel is possible without impediments and without a risk to other passengers. The costs of the assessments are borne by the Finnish Immigration Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a refugee is informed of a positive decision, they are encouraged to study cultural orientation information on the website </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.movingtofinland.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. They are also invited to participate in a 3-day face-to-face (or fully remote) </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">cultural orientation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> training, provided by the Finnish Immigration Service, in coordination with the IOM. The training team consists of professional integration teachers, interpreters, social care specialist and a course coordinator. Upon arrival in Finland the orientation training continues in the municipalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The aim of the orientation training on Finland is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1445,51 +1486,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to learn basic information about municipalities services, how to get a study place, how to complete previous studies, how to enter working life in Finland and how to prepare on a practical and psychological level during the waiting period. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring these information activities is regularly done through studies on PDO-programmes. A full report is also done after each PDO training and feedback is collected from each refugee.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees are provided with material for self-study in their own language through the e-service </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.movingtofinland.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Information on the website is available in nine different languages. A workbook including information from the website and the one provided during the information session is also available. There are various exercises to find out more about Finland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practical travel arrangements for selected refugees, including flights, escorts and purchasing of clothes when needed, are organised by the Finnish Immigration Service in coordination with the IOM. </w:t>
       </w:r>
     </w:p>
@@ -1584,78 +1626,81 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The resettlement programme is based on an annual quota within the framework of the European Resettlement Programme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service publishes data, including on resettled refugees, on its </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Statistics page</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior provides information on the resettlement programmes and quota refugees </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finland does not have any humanitarian admission schemes in place.</w:t>
       </w:r>
     </w:p>
@@ -1664,70 +1709,72 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2021, the Ministry of the Interior and the Ministry of Employment and Economy published a </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">feasibility study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> assessing community sponsorship and its potential in enhancing the integration of resettled refugees in Finland. The study found that a community sponsorship programme would make it easier for refugees to settle in early, find social networks and plan their future realistically. Support for language learning and improved employment opportunities were also considered important.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Consequently, a pilot project in 15 municipalities lead by the Finnish Red Cross was launched in January 2023. The pilot project is considered a community sponsorship scheme related to state-led resettlement programmes. The </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">community-sponsored integration pilot project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is set to run until the end of 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finland does not have any community sponsorship schemes linked to civil society-led humanitarian programmes.</w:t>
       </w:r>
     </w:p>
@@ -1824,199 +1871,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Finland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D8512CD2"/>
+    <w:nsid w:val="AA357EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2120,51 +2200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FBF9C778"/>
+    <w:nsid w:val="63A91A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2268,51 +2348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0A1D3B33"/>
+    <w:nsid w:val="9B5B7B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2416,51 +2496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FD6D88D2"/>
+    <w:nsid w:val="69EBABC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2564,51 +2644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0A4C6144"/>
+    <w:nsid w:val="8261A942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2712,51 +2792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DAFD753A"/>
+    <w:nsid w:val="D966FF6B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2860,51 +2940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4B6654F9"/>
+    <w:nsid w:val="92FBCDAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3008,51 +3088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C625958E"/>
+    <w:nsid w:val="0E65CA77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3306,51 +3386,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/lainsaadanto/2004/301#chp_6__sec_90__heading" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/neu/fi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supo.fi/en/frontpage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iom.int/tags/resettlement" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://um.fi/missions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raja.fi/en/frontpage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/citizen/rights-and-obligations/digital-support-and-administrative-services/guide/how-finlands-public-administration-works/municipalities-and-local-government#:~:text=Finland%20has%20more%20than%20300%2cgoverning%20units%20in%20certain%20cases." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tem.fi/en/ministry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ely-keskus.fi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/maahanmutto/turvapaikanhakijat-ja-pakolaiset/kiintiopakolaiset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.movingtofinland.fi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.movingtofinland.fi/marhaban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.movingtofinland.fi/bi_xer_ben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.movingtofinland.fi/welcome" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zSWVekmTdNY&amp;list=PLVR2apF3FqG41ah0SSX72C77Ipq0s47Gm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLVR2apF3FqG5zoRv3nPtcfAwYTZ0g6TdO" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLVR2apF3FqG41ah0SSX72C77Ipq0s47Gm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0DiJzy1orAg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mof.fi/exercises/files/en/Moving-to-Finland-manual-english.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mof.fi/exercises/files/ar/Moving-to-Finland-manual-arabic.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.movingtofinland.fi/exercises/files/ku/Moving-to-Finland-manual-kurmanji.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/how-are-quota-refugees-selected-" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finlex.fi/fi/lainsaadanto/2004/301#chp_6__sec_106v20090323__heading" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/resettlement-handbook/wp-content/uploads/sites/153/2023/02/Country-Chapter-Finland-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/kiintiopakolaistilastot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/maahanmuutto/kiintiopakolaiset/ukk-pakolaiskiintiosta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/bitstream/handle/10024/163177/TEM_2021_37.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.fi/our-work/help-for-immigrants/community-sponsored-integration/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>