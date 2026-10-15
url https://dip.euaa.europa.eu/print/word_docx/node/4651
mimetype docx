--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -22,50 +22,57 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Cyprus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 15/07/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
@@ -857,51 +864,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>