--- v2 (2026-08-28)
+++ v3 (2026-10-14)
@@ -12,352 +12,352 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary Protection - Slovenia</w:t>
+        <w:t xml:space="preserve">Temporary protection - Slovenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 29/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slovenia transposed the Temporary Protection Directive in 2005 by the the </w:t>
+        <w:t xml:space="preserve">Slovenia transposed the Temporary Protection Directive in 2005 with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. A government decision establishing temporary protection for displaced persons from Ukraine </w:t>
+        <w:t xml:space="preserve">. A government decision </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">activated temporary protection for displaced persons from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> in the Republic of Slovenia and entered into force on 10 March 2022. A new Act on Temporary Protection has been adopted in the Republic of Slovenia. It entered into force on 19 April 2025 and began to apply on 19 July 2025. This new legislation was adopted to improve Slovenia’s system of temporary protection, based on practical experience gained since its first activation in 2022.</w:t>
+        <w:t xml:space="preserve"> and entered into force on 10 March 2022. A new Act on Temporary Protection was adopted, which entered into force on 19 April 2025 and began to apply on 19 July 2025. The new legislation improved the temporary protection system in Slovenia, based on practical experience gained since its first activation in 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The rights of persons with temporary protection are additionally defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Decree</w:t>
+          <w:t xml:space="preserve">decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> on the methods for ensuring the rights of persons granted temporary protection. Temporary protection was initially activated for 1 year until 10 March 2023. In November 2022, Slovenia </w:t>
+        <w:t xml:space="preserve"> on the methods to ensure the rights of persons granted temporary protection. Temporary protection was initially activated for 1 year until 10 March 2023. In November 2022, Slovenia </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">announced</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> that temporary protection would be automatically extended until 4 March 2024.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">In line with the European Commission’s decision. On 18 January 2024, temporary protection was </w:t>
+        <w:t xml:space="preserve"> that temporary protection would be automatically extended until 4 March 2024, in line with the European Commission’s decision. On 18 January 2024, temporary protection was </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">extended</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> for an additional year until 4 March 2025. On 5 September 2024, the Government of the Republic of Slovenia adopted the D</w:t>
+        <w:t xml:space="preserve"> for an additional year until 4 March 2025. On 5 September 2024, the government adopted the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ecision amending and supplementing the Decision on the introduction of temporary protection for displaced persons from Ukraine</w:t>
+          <w:t xml:space="preserve">Decision amending and supplementing the Decision on the introduction of temporary protection for displaced persons from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (Official Gazette of the Republic of Slovenia, No. 74/24), by which the temporary protection of displaced persons from Ukraine is extended and lasts until 4 March 2026.</w:t>
+        <w:t xml:space="preserve"> (Official Gazette of the Republic of Slovenia, No 74/24), by which temporary protection for displaced persons from Ukraine was extended until 4 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07/06/2021: Aliens Act (ZTuj-2) and subsequent amendments | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o tujcih</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (ZTuj-2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">25/3/2025: Temporary Protection of Displaced Persons Act, Official Gazette of the Republic of Slovenia, no. 22/2025 | </w:t>
+        <w:t xml:space="preserve">25/3/2025: Temporary Protection of Displaced Persons Act, Official Gazette of the Republic of Slovenia, No 22/2025 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o začasni zaščiti razseljenih oseb, Uradni list RS, št. 22/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementing acts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">27/1/2011: Decision on the determination of monetary compensation for accommodation in accordance with the Act on Amendments to the Temporary Protection Act, Official Gazette of the Republic of Slovenia, No. 6/2011 | </w:t>
+        <w:t xml:space="preserve">27/1/2011: Decision on the determination of monetary compensation for accommodation in accordance with the Act on Amendments to the Temporary Protection Act, Official Gazette of the Republic of Slovenia, No 6/2011 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sklep o določitvi denarnega nadomestila za nastanitev v skladu z Zakonom o dopolnitvah Zakona o začasnem zatočišču, Uradni list RS, št. 6/2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">08/03/2022: Regulations on the Implementation of the Identity Card Act. Official Gazette of the Republic of Slovenia, No. 31/2022 | </w:t>
+        <w:t xml:space="preserve">08/03/2022: Regulations on the Implementation of the Identity Card Act. Official Gazette of the Republic of Slovenia, No 31/2022 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pravilnik o izvrševanju Zakona o osebni izkaznici, Uradni list RS, št. 31/2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">09/03/2022: Decision on the introduction of temporary protection for displaced persons from Ukraine Official Gazette of the Republic of Slovenia, no. 32/2022 | </w:t>
+        <w:t xml:space="preserve">09/03/2022: Decision on the introduction of temporary protection for displaced persons from Ukraine Official Gazette of the Republic of Slovenia, No 32/2022 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sklep o uvedbi začasne zaščite za razseljene osebe iz Ukrajine , Uradni list RS, št. 32/2022.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19/01/2024: Decision amending the Decision on the introduction of temporary protection for displaced persons from Ukraine, Official Gazette, No 4/2024 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Klep o spremembi Sklepa o uvedbi začasne zaščite za razseljene osebe iz Ukrajine Uradni list RS, št. 4/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">06/09/2024:  Decision amending and supplementing the Decision on the introduction of temporary protection for displaced persons from Ukraine, Official Gazette of the Republic of Slovenia No. 74/2024 | </w:t>
+        <w:t xml:space="preserve">06/09/2024:  Decision amending and supplementing the Decision on the introduction of temporary protection for displaced persons from Ukraine, Official Gazette of the Republic of Slovenia No 74/2024 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sklep o spremembi in dopolnitvi Sklepa o uvedbi začasne zaščite za razseljene osebe iz Ukrajine Uradni list RS, št. 74/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">17/07/2025: Regulation on the House Rules of Accommodation Centres and Other Accommodation Facilities for Applicants for Temporary Protection and Persons with Temporary Protection, Official Gazette of the Republic of Slovenia, no. 55/2025 | </w:t>
+        <w:t xml:space="preserve">17/07/2025: Regulation on the House Rules of Accommodation Centres and Other Accommodation Facilities for Applicants for Temporary Protection and Persons with Temporary Protection, Official Gazette of the Republic of Slovenia, No 55/2025 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Uredba o hišnem redu nastanitvenih centrov in drugih nastanitvenih kapacitet za prosilce za začasno zaščito in osebe z začasno zaščito, Uradni list RS, št 55/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">17/07/2025: Regulation on Application Forms, Certificates, Identification Cards, and Passes for Relocation Issued in Procedures of Temporary Protection of Displaced Persons, Official Gazette of the Republic of Slovenia, no. 55/2025 | </w:t>
+        <w:t xml:space="preserve">17/07/2025: Regulation on Application Forms, Certificates, Identification Cards, and Passes for Relocation Issued in Procedures of Temporary Protection of Displaced Persons, Official Gazette of the Republic of Slovenia, No 55/2025 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pravilnik o obrazcih vlog, potrdil, izkaznice in prepustnice za premestitev, ki se izdajo v postopkih začasne zaščite razseljenih oseb ,Uradni list RS, št 55/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">17/07/2025: Regulation on the Method of Exercising and Ensuring Rights for Applicants for Temporary Protection and Persons with Temporary Protection, Official Gazette of the Republic of Slovenia, no. 55/2025 | U</w:t>
+        <w:t xml:space="preserve">17/07/2025: Regulation on the Method of Exercising and Ensuring Rights for Applicants for Temporary Protection and Persons with Temporary Protection, Official Gazette of the Republic of Slovenia, No 55/2025 | U</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">redba o načinu uveljavljanja in zagotavljanja pravic prosilcem za začasno zaščito in osebam z začasno zaščito, Uradni list RS, št 55/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
@@ -455,358 +455,358 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> N/A</w:t>
+              <w:t xml:space="preserve"> n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data (if relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policija </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> N/A</w:t>
+              <w:t xml:space="preserve">  n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granting temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Administrative unit I </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upravna enota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> N/A</w:t>
+              <w:t xml:space="preserve"> n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Issuing the residence permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Administrative unit I </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upravna enota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> N/A</w:t>
+              <w:t xml:space="preserve"> n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Government Office for the Support and Integration of Migrants I </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urad Vlade Republike Slovenije za oskrbo in integracijo migrantov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> N/A</w:t>
+              <w:t xml:space="preserve">  n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical care </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of Health I Ministrstvo za zdravje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> N/A</w:t>
+              <w:t xml:space="preserve">  n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Government Office for the Support and Integration of Migrants I Urad Vlade Republike Slovenije za oskrbo in integracijo migrantov, Centres for Social Work I Centri za socialno delo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N/A</w:t>
+              <w:t xml:space="preserve"> n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">According to Article 1 of the Decision establishing temporary protection for displaced persons from Ukraine, temporary protection is introduced for persons displaced from Ukraine on or after 24 February 2022 as a result of the military invasion by Russian armed forces on that date. The following categories of persons are eligible for temporary protection:</w:t>
+        <w:t xml:space="preserve">According to Article 1 of the Decision establishing temporary protection for displaced persons from Ukraine, temporary protection is provided to persons displaced from Ukraine on or after 24 February 2022 as a result of the military invasion by Russian armed forces. The following categories of persons are eligible for temporary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">citizens of Ukraine;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">stateless persons and third-country nationals who are not citizens of Ukraine and who were granted international protection or other equivalent national protection in Ukraine;</w:t>
       </w:r>
@@ -826,58 +826,58 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">stateless persons and third-country nationals who are not citizens of Ukraine and who resided in Ukraine based on a valid permanent residence permit and who are unable to return to their country or region of origin in a safe and sustainable or lasting manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admission to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">According to Article 14 (2) of the Aliens Law, displaced persons from Ukraine with a biometric passport can enter without a visa or residence permit and stay for 90 days in the last period of 180 days.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">In the absence of a biometric passport, displaced persons from Ukraine can enter Slovenia with the following documents:</w:t>
+        <w:t xml:space="preserve">According to Article 14(2) of the Aliens Law, displaced persons from Ukraine with a biometric passport can enter without a visa or residence permit and stay for 90 days in the last period of 180 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In the absence of a biometric passport, displaced persons from Ukraine can enter with the following documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Passport if they do not need a visa or a residence permit to enter;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Passport with a visa if a visa is required to enter;</w:t>
       </w:r>
@@ -915,51 +915,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If there are proven humanitarian reasons, a person displaced from Ukraine can enter Slovenia under exemption stated in Article 6/5-c </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schengen’s Border Code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (humanitarian entry without fulfilling one or more condition laid down in Article 6/1 SB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Border checks are performed on all border crossings (land border to Croatia, airports and seaports) by the police. Additional check to all persons is performed at registration for temporary protection by Slovenian authorities. A check is performed by the police.</w:t>
+        <w:t xml:space="preserve">Border checks are performed on all border crossings (land border to Croatia, airports and seaports) by the police. Additional check to all persons is performed at registration for temporary protection by authorities. A check is performed by the police.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All persons staying in Slovenia are registered in relevant databases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A medical examination is carried out upon arrival at the reception centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information</w:t>
       </w:r>
     </w:p>
@@ -1123,65 +1123,65 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedure to register and be granted temporary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Individuals entering Slovenia during the temporary protection period must first complete a registration procedure with the police. The police collect basic personal and entry information and provide the applicant with instructions on how, where, and within what deadline to submit the application for temporary protection status. The applicant must submit the relevant application form within three working days to the competent authority (any administrative unit), along with a recent photograph and any relevant supporting documents. The application form is contained in Annex 1 of the Regulations on application forms, certificates, cards and relocation passes issued in procedures for temporary protection of displaced persons.</w:t>
+        <w:t xml:space="preserve">Upon entering Slovenia, a person seeking temporary protection must complete a registration procedure with the police. The police collects basic personal and entry information and provides the applicant with instructions on how, where and within what deadline to submit the application for temporary protection status. The applicant must submit the relevant application form within 3 working days to the competent authority (any administrative unit), along with a recent photograph and any supporting documents. The application form is contained in Annex 1 of the Regulations on application forms, certificates, cards and relocation passes issued in procedures for temporary protection of displaced persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are exempt from fees, and the administrative unit determines eligibility through summary proceedings. Successful applicants receive a temporary protection card, which also serves as a residence permit, valid for the duration of the protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Persons granted temporary protection are entitled to temporary residence, accommodation and meals, financial aid, financial aid for private accommodation, healthcare, special financial aid following the death of a family member and special financial aid to help cover funeral expenses, employment, pre-school education and education, subsidy for meals for pupils, pocket money, family unity and family reunification, free legal aid, and information on their rights and duties, and assistance in exercising rights and in social integration. Temporary protection lasts one year, with possible extensions of up to two additional six-month periods or in accordance with EU law and decisions at the EU level. Upon termination, the Aliens Act applies to those leaving Slovenia.</w:t>
+        <w:t xml:space="preserve">Persons granted temporary protection are entitled to temporary residence, accommodation and meals, financial aid, financial aid for private accommodation, healthcare, special financial aid following the death of a family member and special financial aid to help cover funeral expenses, employment, pre-school education and education, subsidy for meals for pupils, pocket money, family unity and family reunification, free legal aid, information on their rights and duties, and assistance in exercising rights and in social integration. Temporary protection lasts 1 year, with possible extensions of up to two additional 6-month periods or in accordance with EU law and decisions at the EU level. Upon termination, the Aliens Act applies to those leaving Slovenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to the latest legislative amendment, temporary protection is currently valid until March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -1251,51 +1251,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, which is submitted to the administrative unit, and they must present any relevant evidence. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A person who enters Slovenia illegally must, without delay and no later than 3 days after registration, fill out an Application for Temporary Protection form and submit it to the administrative office, and present any relevant evidence. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The same procedure applies to those already residing in Slovenia, except they must apply during the period of their legal residence. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Applicants for temporary protection are exempted from paying fees. All applications for temporary protection are registered in the asylum register, which was upgraded for that purpose.</w:t>
+              <w:t xml:space="preserve">Applicants for temporary protection are exempt from paying fees. All applications for temporary protection are registered in the asylum register, which was upgraded for that purpose.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Residence permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -1443,428 +1443,408 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection status shall not be granted to an applicant: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. against whom a final criminal procedure has been initiated or who has been finally convicted for:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> a) a crime against humanity or international law, as defined in the Criminal Code; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">b) a serious non-political crime committed in another country prior to entering the Republic of Slovenia, even if committed for allegedly political reasons; </w:t>
+              <w:t xml:space="preserve">b) a serious, non-political crime committed in another country prior to entering Slovenia, even if committed for allegedly political reasons; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">c) an act contrary to the purposes and principles of the United Nations, as set out in the Preamble and Articles 1 and 2 of the United Nations Charter; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2. for whom there are reasonable grounds to suspect that they pose a danger to the security or territorial integrity of the Republic of Slovenia, especially due to threats to sovereignty, the fulfilment of international obligations, or the protection of the constitutional order. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Temporary protection status shall also not be granted to an applicant against whom a final criminal procedure has been initiated in the Republic of Slovenia or who has been finally convicted in the Republic of Slovenia for a serious criminal offense and who poses a danger to the Republic of Slovenia.</w:t>
+              <w:t xml:space="preserve">2. for whom there are reasonable grounds to suspect that they pose a danger to the security or territorial integrity of Slovenia, especially due to threats to sovereignty, the fulfilment of international obligations, or the protection of the constitutional order. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Temporary protection status shall also not be granted to an applicant against whom a final criminal procedure has been initiated in Slovenia or who has been finally convicted in Slovenia for a serious criminal offense and who poses a danger to Slovenia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Termination/Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for termination and withdrawal of temporary protection are laid down in Article 19 of the Temporary Protection of Displaced Persons Act. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection ceases if the individual: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">if the person acquires citizenship of the Republic of Slovenia or another country whose protection they enjoy;</w:t>
+              <w:t xml:space="preserve">if the person acquires citizenship of Slovenia or another country whose protection they enjoy;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">if the person obtains international protection status in the Republic of Slovenia;</w:t>
+              <w:t xml:space="preserve">if the person obtains international protection status in Slovenia;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">if the person obtains international protection status, a residence permit, or temporary protection status in another country; if the person with temporary protection is transferred to another European Union Member State based on their consent;</w:t>
+              <w:t xml:space="preserve">if the person obtains international protection status, a residence permit, or temporary protection status in another country; if the person with temporary protection is transferred to another EU Member State based on their consent;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">if the person unambiguously renounces temporary protection status or declares that they will no longer reside in the Republic of Slovenia;</w:t>
+              <w:t xml:space="preserve">if the person unambiguously renounces temporary protection status or declares that they will no longer reside in Slovenia;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">if the person with temporary protection voluntarily returns permanently to their country or region of origin or permanently leaves for another country, taking into account, in assessing this reason, the duration of absence from the Republic of Slovenia and the person’s unavailability to competent authorities during this time;</w:t>
+              <w:t xml:space="preserve">if the person with temporary protection voluntarily returns permanently to their country or region of origin or permanently leaves for another country, taking into account, in assessing this reason, the duration of absence from Slovenia and the person’s unavailability to competent authorities during this time;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">if the person’s temporary protection status is withdrawn in accordance with paragraph eight of this article;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">upon expiry of the duration of temporary protection;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">to a family member who has obtained temporary protection status in accordance with Article 51 of this Act, if the person with temporary protection, of whom they are a family member, ceases to have temporary protection status or is no longer a family member of the person with temporary protection. </w:t>
+              <w:t xml:space="preserve">to a family member who has obtained temporary protection status in accordance with Article 51 of this act, if the person with temporary protection, of whom they are a family member, ceases to have temporary protection status or is no longer a family member of the person with temporary protection. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection is withdrawn: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">if it is determined that a person with temporary protection provided false information during the procedure for obtaining temporary protection status that significantly influenced the decision;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">if any of the facts referred to in the first or second paragraph of Article 13 of this Act are established, regardless of when they occurred, after the person has already obtained temporary protection status and if the competent authority was not aware of this fact at the time of the decision on granting the status.</w:t>
+              <w:t xml:space="preserve">if any of the facts referred to in the first or second paragraph of Article 13 of this act are established, regardless of when they occurred, after the person has already obtained temporary protection status and if the competent authority was not aware of this fact at the time of the decision on granting the status.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Office for the Support and Integration of Migrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> is responsible for ensuring proper accommodation for individuals with temporary protection. In response to the increasing number of displaced persons from Ukraine, the Office has been expanding accommodation capacity.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">In addition to those reception capacities Office secured additional housing through agreements with housing funds, student dormitories, educational centres and through a public call for applications to acquire additional housing. Given the above, people are accommodated in such facilities in some other cities in Slovenia as well.</w:t>
+        <w:t xml:space="preserve"> is responsible for ensuring proper accommodation for individuals with temporary protection. In response to the increasing number of displaced persons from Ukraine, the office has expanded accommodation capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Initial reception takes place at the accommodation centre in Logatec, after which persons with temporary protection are placed in an available accommodation facility. Currently, persons with temporary protection are housed in Debeli Rtič, Postojna and Logatec. In addition, the office has secured additional housing through agreements with housing funds, student dormitories, educational centres and through a public call for applications to acquire additional housing, so people are accommodated in such facilities in some other cities in Slovenia as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisation of reception and accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Initial reception</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Initial reception takes place at the accommodation centre in Logatec and afterwards, persons with temporary protection will be placed in the available accommodation structures. Information is available on the government dedicated page </w:t>
+        <w:t xml:space="preserve">Initial reception:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Initial reception takes place at the accommodation centre in Logatec, after which persons with temporary protection are placed in an available accommodation structure. Information is available on the government page </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pomoč Slovenije državljanom Ukrajine | GOV.SI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, also in Ukrainian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accommodation</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Applications for financial support for private accommodation shall be sent by post or submitted in person during office hours at the Office for the Support and Integration of Migrants, using the a prescribed form contained in Annex 3 of the </w:t>
+        <w:t xml:space="preserve">Accommodation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Displaced persons from Ukraine are housed in accommodation centres in Logatec, Debeli Rtič and Postojna. They are also accommodated in state-owned apartments in Koper, Brežice, Kočevje and Bled, student dormitories in Kranj, Nova Gorica, Radenci, and some contracted private facilities in other cities in Slovenia. When all suitable and available facilities are occupied, the office will accommodate beneficiaries in facilities acquired through a public call for applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private housing: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Many refugees from Ukraine have found accommodation with friends, relatives or on the housing market. Temporary protection beneficiaries staying at private addresses are also entitled to a cash allowance for accommodation costs if they meet the conditions in accordance with the Temporary Protection of Displaced Persons Act (they do not have sufficient income, benefits or assets or have no dependants in Slovenia who are obliged and able to support them; also an adult needs to be registered in the register of unemployed persons at the Employment Service of the Republic of Slovenia, if he/she could be considered unemployed in accordance with the law regulating the labour market).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applications for financial support for private accommodation should be sent by post or submitted in person during office hours at the Office for the Support and Integration of Migrants, using the a prescribed form contained in Annex 3 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation on the method of exercising and ensuring the rights of applicants for temporary protection and persons with temporary protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (Application for claiming the right to financial assistance for private accommodation) . Information on the documents that should be enclosed with the application is available on the government dedicated page </w:t>
+        <w:t xml:space="preserve"> (Application for claiming the right to financial assistance for private accommodation). Information on the documents that should be enclosed with the application is available on the government dedicated page </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omoč Slovenije državljanom Ukrajine | GOV.SI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> can be from 1st of March 2024 accommodated in a special accommodation centre for unaccompanied minors founded that year in Postojna.</w:t>
+        <w:t xml:space="preserve"> As of 1 March 2024, a special accommodation centre for unaccompanied minors is available in Postojna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Provision for means to obtain housing:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> In addition to the right to temporary residence in Slovenia, a person granted temporary protection will also have the right to receive financial assistance for private accommodation upon the conditions laid in the Temporary Protection of Displaced Persons Act.</w:t>
+        <w:t xml:space="preserve"> In addition to the right to temporary residence in Slovenia, a person granted temporary protection also has the right to receive financial assistance for private accommodation according to the conditions in the Temporary Protection of Displaced Persons Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights of people granted temporary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -1979,51 +1959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to medical care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beneficiaries of temporary protection have inter alia the right to emergency health care, free of charge, such as: </w:t>
+              <w:t xml:space="preserve">Beneficiaries of temporary protection have inter alia the right to free emergency healthcare, such as: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">emergency medical assistance and emergency ambulance transport, as well as the right to urgent dental care;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">emergency treatment and urgent medical and dental services in accordance with the Patient Rights Act following the decision of the doctor;</w:t>
             </w:r>
@@ -2058,113 +2038,98 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">women's healthcare: contraceptives, terminations of pregnancy, medical care during pregnancy and at birth;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">health care for children and adolescents, including mandatory health examinations prior to and during education in primary and secondary schools, as provided to citizens of the Republic of Slovenia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Persons with specific medial needs can apply for a greater health coverage (Article 45 (2) </w:t>
+              <w:t xml:space="preserve">People with specific medical needs can apply for greater health coverage (Article 45(2) </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">) Such applications are then reviewed by a medical commission, which may, in duly justified cases, give an approval for a larger scope of health services. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Information on how an individual can submit an application and which form to use is available on </w:t>
+              <w:t xml:space="preserve">) by submitting an application to the Ministry of Health, along with any supporting documents. The applications are reviewed by a medical commission, which may approve a wider range of health services in duly justified cases. More information is available on </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravstveno varstvo za državljane Ukrajine | GOV.SI </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">If the person is granted a larger scope of health services, he/she shall present the approval document when visiting a doctor, a pharmacy, or any other healthcare facility.  </w:t>
-[...18 lines deleted...]
-            <w:br/>
+              <w:t xml:space="preserve">If a person is granted a wider range of health services, they should present the approval document when visiting a doctor, pharmacy or other healthcare facility.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Health care organisations (Mental Health Centres, psychiatric and psychologic practices) provide mental healthcare. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Information is available on:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    Government </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> on procedure and rights as well as the </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated page on Healthcare for Ukrainian nationals</w:t>
               </w:r>
@@ -2437,140 +2402,117 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information is available on the government dedicated page </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomoč Slovenije državljanom Ukrajine | GOV.SI </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pocket money </w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">The amount of the monthly pocket money is 30% of the basic amount of the minimum income, and for women over 63 years of age and men over 65 years of age, 55% of the basic amount of the minimum income. The amount of the monthly pocket money for a person with temporary protection is reduced by half of the amount from the previous sentence after two years from the recognition of the temporary protection status. The amount of the pocket money is rounded to a whole number. The pocket money is paid monthly by the Office. </w:t>
+              <w:t xml:space="preserve">Pocket money:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Some beneficiaries of temporary protection are entitled to receive pocket money when they are accommodated in an accommodation centre or other facility where food is provided and who declare that they have no income, benefits or property or that their subsistence is not provided by the persons liable for the protection. The request should be made through a statement, which is annexed to the Regulation on the Method of Exercising and Ensuring Rights for Applicants for Temporary Protection and Persons with Temporary Protection, Official Gazette of the Republic of Slovenia, No 55/2025. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beneficiaries of a temporary protection who are not registered in the register of unemployed persons at the Employment Service of the Republic of Slovenia, even though they could be considered unemployed in accordance with the law regulating the labour market, are not entitled to pocket money. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A beneficiary of temporary protection acquires the right to pocket money on the first day of the month following the month in which the declaration is submitted. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The amount of the monthly pocket money is 30% of the basic amount of minimum income, and for women over 63 years of age and men over 65 years of age, 55% of the basic amount of minimum income. The amount is reduced by half after 2 years of being recognised for temporary protection status. The amount of the pocket money is rounded to a whole number. The pocket money is paid monthly by the office. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child benefit and reduced kindergarten fees </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">The </w:t>
+              <w:t xml:space="preserve">Child benefits and reduced kindergarten fees:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Beneficiaries of temporary protection may be entitled to child benefits and reduced kindergarten fees under the conditions set out in the Exercise of Rights from Public Funds Act. The </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> for exercising the right to child benefit and reduced kindergarten fees shall be filed with the competent social work centre (provided by the municipality where at least one of the parents and the child have a registered temporary residence). Parents with temporary protection may be entitled to child benefit.</w:t>
+              <w:t xml:space="preserve"> for exercising the right to child benefit and reduced kindergarten fees should be filed with the competent social work centre (provided by the municipality where at least one of the parents and the child have a registered temporary residence). Parents with temporary protection may be entitled to child benefit.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The right to free kindergarten </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Parents with temporary protection who are entitled to receive financial assistance or pocket money are fully exempted from kindergarten fees for the duration of this right. To be granted an exemption from payment, parents must provide the kindergarten with the relevant proof of eligibility for financial assistance or pocket money. </w:t>
+              <w:t xml:space="preserve">The right to free kindergarten:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Parents with temporary protection who are entitled to receive financial assistance or pocket money are fully exempted from kindergarten fees for the duration of this right. To be granted an exemption from payment, parents must provide the kindergarten with the relevant proof of eligibility for financial assistance or pocket money. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">There is no need to submit any application to exercise this right. More information can be found on </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izobraževanje ukrajinskih otrok v Sloveniji | GOV.SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
@@ -2804,328 +2746,312 @@
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance to unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The procedure for treating unaccompanied minors is regulated by Article 18 of the Temporary Protection of Displaced Persons Act that stipulates that an unaccompanied minor shall be appointed a guardian for a special case in accordance with the Family Code prior to the initiation of a procedure for obtaining temporary protection. In a procedure involving an unaccompanied minor, the competent authority shall take into consideration the minor's opinion, in accordance with their age and degree of maturity. Applications for temporary protection lodged by unaccompanied minors are prioritised.</w:t>
+        <w:t xml:space="preserve">The procedure for unaccompanied minors is regulated by Article 18 of the Temporary Protection of Displaced Persons Act, which stipulates that an unaccompanied minor is appointed a guardian, in accordance with the Family Code, prior to initiating the procedure to obtain temporary protection. The competent authority must consider the minor's opinion in all steps of the procedure, in accordance with their age and degree of maturity. Applications for temporary protection lodged by unaccompanied minors are prioritised.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accommodation</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The authority places unaccompanied minors with temporary protection in suitable institutions or with adult relatives or caregivers who accompanied them upon arrival, after consulting the local Social Work Centre responsible for their area. The minor’s guardian is involved in their placement and care. Child protection measures under the Family Code are applied if needed to safeguard their interests. The minor’s views are considered according to their age and mental development, siblings are generally kept together, and changes to their residence are minimized. </w:t>
+        <w:t xml:space="preserve">Accommodation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The authority places unaccompanied minors with temporary protection in suitable institutions or with adult relatives or caregivers who accompanied them upon arrival, after consulting the local Social Work Centre which is responsible for their area. The minor’s guardian is involved in their placement and care. Child protection measures under the Family Code are applied if needed to safeguard their interests. The minor’s views are considered according to their age and mental development, siblings are generally kept together, and changes to their residence are minimised. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Education</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">As accompanied minors (see above).</w:t>
+        <w:t xml:space="preserve">Education:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> As accompanied minors (see above).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assistance to people with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A vulnerability assessment is not carried out as part of the application process for temporary protection, as the competent authority for identifying vulnerabilities in the context of ensuring the rights and adequate care of applicants for temporary protection is the UOIM.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vulnerable groups of persons referred to above are accommodated in centres separately from other persons with temporary protection, whereby their special needs are taken into account based on an individual assessment.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Help and support in case of vulnerability is available to all applicants (regardless of whether they are applying for temporary or international protection). Throughout the entire procedure, it is possible to identify potential vulnerabilities. The first option is a medical examination at the reception centre; another possibility is when they apply for a temporary protection or international protection, and they have a conversation/interview with an official during the process of obtaining the protection. It is possible for people to confide in social workers who are available 14 hours a day in the accommodation centres and branches. Psychosocial support (psychologist and psychotherapist) is available for vulnerable people; a psychiatrist also comes to the Asylum Home once a week. </w:t>
+        <w:t xml:space="preserve">Vulnerable persons are accommodated in centres separately from other persons with temporary protection, whereby their special needs are taken into account based on an individual assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Help and support for a vulnerability is available to all applicants (regardless of whether they are applying for temporary or international protection). Throughout the entire procedure, it is possible to identify potential vulnerabilities. The first option is a medical examination at the reception centre; another possibility is when they apply for a temporary protection or international protection, and they have a conversation/interview with an official during the process of obtaining the protection. It is possible for people to confide in social workers who are available 14 hours a day in the accommodation centres and branches. Psychosocial support (psychologist and psychotherapist) is available for vulnerable people; a psychiatrist also comes to the Asylum Home once a week. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Trafficking in human beings:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Activities related to Ukrainian nationals and trafficking are continuously carried out within the framework of the Inter-Ministerial Working Group on Combating Human Trafficking. They focus on awareness-raising and informing the citizens of Ukraine on trafficking, as well as on identifying potential victims of trafficking in human beings or other officially prosecutable offences.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Information on the Government's </w:t>
+        <w:t xml:space="preserve"> The Inter-Ministerial Working Group on Combating Human Trafficking focuses on awareness-raising and informing Ukrainian citizens about the risks of trafficking, as well as identifying potential victims of trafficking in human beings or other officially prosecutable offences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The police also actively cooperates with representatives of NGOs working in the field of anti-trafficking. Together, they raise awareness and educate about identifying potential victims of trafficking in human beings among Ukrainian citizens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information on the government's </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> has been prepared in cooperation with all stakeholders, on warnings about the dangers of trafficking due to the war in Ukraine. The information contains contact details of the police and NGOs where citizens of Ukraine can call or turn for help if they perceive suspicious circumstances.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Women and children are a particularly vulnerable group in terms of human trafficking. Information including a list of contacts is available on the Government dedicated </w:t>
+        <w:t xml:space="preserve"> has been prepared in cooperation with all stakeholders to warn about the dangers of trafficking due to the war in Ukraine. The information contains contact details of the police and NGOs who can assist Ukrainians if they perceive suspicious circumstances. Women and children are a particularly vulnerable group in terms of human trafficking. A list of contacts is available on the government's </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In case of perceived or suspected cases of trafficking, the police shall, pursuant to </w:t>
+        <w:t xml:space="preserve">The police should take all measures to substantiate and prove the offence when there is a suspected case of trafficking, pursuant to </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 148 of the Criminal Procedure Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, take all further necessary measures to substantiate and prove the offence.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">According to Article 45(2) of the </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical care:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> According to Article 45(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, medical committee may, in duly justified cases, give an approval for a larger scope of health services. In this case, beneficiary of temporary protection shall submit to the Ministry of Health an application for approval of a larger healthcare package, along with any supporting documents required. If the person is granted a larger scope of health services, he/she shall present the approval document when visiting a doctor, a pharmacy, or any other healthcare facility. This Information is accessible on the webpage </w:t>
+        <w:t xml:space="preserve">, the medical committee may approve a wide range of health services in duly justified cases. To request it, a beneficiary of temporary protection must submit an application and supporting documents to the Ministry of Health. If the person is granted a wider range of health services, they should present the approval document when visiting a doctor, a pharmacy or other healthcare facility. This Information is accessible on the webpage </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zdravstveno varstvo za državljane Ukrajine | GOV.SI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Additional help in reception centres for beneficiaries with temporary protection</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">In the reception centres there are programmes to support the integration of families. Children and adults with temporary protection are invited to join these programmes. They include help in integration in local environment, support in learning Slovenian language, workshops for children, psychosocial support (in a group or individually) and if needed psychiatric support.</w:t>
+        <w:t xml:space="preserve">Additional help in reception centres for beneficiaries with temporary protection:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> There are programmes to support the integration of families. They include help with the local environment, support in learning the Slovenian language, workshops for children, psychosocial support (in a group or individually) and if needed psychiatric support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solidarity measures for the relocation of persons eligible for temporary protection are regulated in Article 62 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. According to Article 62, the relocation process to another EU Member State or to Slovenia starts based on an agreement between the ministries of the involved countries and requires the consent of the person with temporary protection. The competent authorities exchange personal data and cooperate during the procedure. The person retains their rights and obligations until the relocation date, and after the relocation is finalized, a relocation document (not a travel or identity document) is issued. The article also covers the conditions under which relocation back to Slovenia from another Member State can occur, including verification that there are no reasons to deny temporary protection status. Relocation can take place at any time while temporary protection is valid.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The procedure has not been applied in practice in Slovenia yet.</w:t>
+        <w:t xml:space="preserve">. According to Article 62, the relocation process to another EU Member State or to Slovenia starts based on an agreement between the ministries of the countries and requires the consent of the person with temporary protection. The competent authorities exchange personal data and cooperate during the procedure. The person retains their rights and obligations until the relocation date, and after the relocation is finalised, a relocation document (not a travel or identity document) is issued. The article also covers the conditions under which relocation back to Slovenia from another Member State can occur, including verification that there are no reasons to deny temporary protection status. Relocation can take place at any time while temporary protection is valid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To date, the procedure has not been applied in practice in Slovenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 6 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, if an applicant or a person with temporary protection files an application for international protection in the Republic of Slovenia, he or she retains the rights and obligations set out in the Temporary Protection of Displaced Persons Act and the provisions of the regulations on the rights and obligations of applicants for international protection do not apply to him or her.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">If a person with temporary protection is granted international protection status, the temporary protection status shall cease.</w:t>
+        <w:t xml:space="preserve">, if a person with temporary protection files an application for international protection, the person retains the rights and obligations set out in the Temporary Protection of Displaced Persons Act and the provisions of the regulations on the rights and obligations of applicants for international protection do not apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If an applicant for international protection files an application for recognition of temporary protection status, the person acquires the rights and obligations of an applicant in accordance with the Temporary Protection of Displaced Persons Act, and the provisions of the regulations on the rights and obligations of applicants for international protection do not apply. If the person is granted temporary protection status before a decision is made on the application for international protection, the person acquires the rights and obligations of a person with temporary protection in accordance with Temporary Protection of Displaced Persons Act, and the provisions of the regulations on the rights and obligations of applicants for international protection do not apply. The temporary protection status granted before a decision is made on the application for international protection does not affect the procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If a person with temporary protection is granted international protection status, the temporary protection status ceases.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId45"/>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3195,51 +3121,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Slovenia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3364,51 +3290,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3EA1348B"/>
+    <w:nsid w:val="C9909831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3512,51 +3438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C874F7D"/>
+    <w:nsid w:val="5C364E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3660,51 +3586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B2BC1064"/>
+    <w:nsid w:val="0B2E2ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3808,51 +3734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="349B3E83"/>
+    <w:nsid w:val="DAFFF009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3956,51 +3882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="48E7D977"/>
+    <w:nsid w:val="AB52E51A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BEEEE45A"/>
+    <w:nsid w:val="903D697F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4252,51 +4178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A595177D"/>
+    <w:nsid w:val="36317238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4400,51 +4326,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6432F807"/>
+    <w:nsid w:val="0F7C4A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>