--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,312 +42,328 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovenia transposed the Temporary Protection Directive in 2005 by the the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. A government decision establishing temporary protection for displaced persons from Ukraine </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">activated temporary protection for displaced persons from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in the Republic of Slovenia and entered into force on 10 March 2022. A new Act on Temporary Protection has been adopted in the Republic of Slovenia. It entered into force on 19 April 2025 and began to apply on 19 July 2025. This new legislation was adopted to improve Slovenia’s system of temporary protection, based on practical experience gained since its first activation in 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The rights of persons with temporary protection are additionally defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the methods for ensuring the rights of persons granted temporary protection. Temporary protection was initially activated for 1 year until 10 March 2023. In November 2022, Slovenia </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">announced</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that temporary protection would be automatically extended until 4 March 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In line with the European Commission’s decision. On 18 January 2024, temporary protection was </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">extended</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for an additional year until 4 March 2025. On 5 September 2024, the Government of the Republic of Slovenia adopted the D</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ecision amending and supplementing the Decision on the introduction of temporary protection for displaced persons from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Official Gazette of the Republic of Slovenia, No. 74/24), by which the temporary protection of displaced persons from Ukraine is extended and lasts until 4 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07/06/2021: Aliens Act (ZTuj-2) and subsequent amendments | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o tujcih</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (ZTuj-2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25/3/2025: Temporary Protection of Displaced Persons Act, Official Gazette of the Republic of Slovenia, no. 22/2025 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o začasni zaščiti razseljenih oseb, Uradni list RS, št. 22/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementing acts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27/1/2011: Decision on the determination of monetary compensation for accommodation in accordance with the Act on Amendments to the Temporary Protection Act, Official Gazette of the Republic of Slovenia, No. 6/2011 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sklep o določitvi denarnega nadomestila za nastanitev v skladu z Zakonom o dopolnitvah Zakona o začasnem zatočišču, Uradni list RS, št. 6/2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08/03/2022: Regulations on the Implementation of the Identity Card Act. Official Gazette of the Republic of Slovenia, No. 31/2022 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pravilnik o izvrševanju Zakona o osebni izkaznici, Uradni list RS, št. 31/2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09/03/2022: Decision on the introduction of temporary protection for displaced persons from Ukraine Official Gazette of the Republic of Slovenia, no. 32/2022 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sklep o uvedbi začasne zaščite za razseljene osebe iz Ukrajine , Uradni list RS, št. 32/2022.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19/01/2024: Decision amending the Decision on the introduction of temporary protection for displaced persons from Ukraine, Official Gazette, No 4/2024 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Klep o spremembi Sklepa o uvedbi začasne zaščite za razseljene osebe iz Ukrajine Uradni list RS, št. 4/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06/09/2024:  Decision amending and supplementing the Decision on the introduction of temporary protection for displaced persons from Ukraine, Official Gazette of the Republic of Slovenia No. 74/2024 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sklep o spremembi in dopolnitvi Sklepa o uvedbi začasne zaščite za razseljene osebe iz Ukrajine Uradni list RS, št. 74/2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17/07/2025: Regulation on the House Rules of Accommodation Centres and Other Accommodation Facilities for Applicants for Temporary Protection and Persons with Temporary Protection, Official Gazette of the Republic of Slovenia, no. 55/2025 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Uredba o hišnem redu nastanitvenih centrov in drugih nastanitvenih kapacitet za prosilce za začasno zaščito in osebe z začasno zaščito, Uradni list RS, št 55/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17/07/2025: Regulation on Application Forms, Certificates, Identification Cards, and Passes for Relocation Issued in Procedures of Temporary Protection of Displaced Persons, Official Gazette of the Republic of Slovenia, no. 55/2025 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pravilnik o obrazcih vlog, potrdil, izkaznice in prepustnice za premestitev, ki se izdajo v postopkih začasne zaščite razseljenih oseb ,Uradni list RS, št 55/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17/07/2025: Regulation on the Method of Exercising and Ensuring Rights for Applicants for Temporary Protection and Persons with Temporary Protection, Official Gazette of the Republic of Slovenia, no. 55/2025 | U</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">redba o načinu uveljavljanja in zagotavljanja pravic prosilcem za začasno zaščito in osebam z začasno zaščito, Uradni list RS, št 55/2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -422,251 +438,256 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border (if relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policija</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data (if relevant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policija </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granting temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Administrative unit I </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upravna enota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Issuing the residence permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Administrative unit I </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upravna enota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Government Office for the Support and Integration of Migrants I </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urad Vlade Republike Slovenije za oskrbo in integracijo migrantov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -879,51 +900,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If they hold a valid residence permit or a visa issued in another EU country (signatory of the Convention implementing the Schengen Agreement), Ukrainian nationals can enter and stay in the territory of other Member States (including Slovenia) for a total of 90 days during the validity of the documents – the total length of residence in all EU countries, except in the country which issued a permit or a visa, must not exceed 90 days in the last 180 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A passport (biometric or not) must be valid for at least 3 months after the intended stay in Slovenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If there are proven humanitarian reasons, a person displaced from Ukraine can enter Slovenia under exemption stated in Article 6/5-c </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Schengen’s Border Code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (humanitarian entry without fulfilling one or more condition laid down in Article 6/1 SB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border checks are performed on all border crossings (land border to Croatia, airports and seaports) by the police. Additional check to all persons is performed at registration for temporary protection by Slovenian authorities. A check is performed by the police.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All persons staying in Slovenia are registered in relevant databases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -934,174 +956,181 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information platforms (websites)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pomoč Slovenije državljanom Ukrajine | GOV.SI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, including useful information about temporary protection and frequently asked questions. Information is also available in Ukrainian </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leaflets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information for refugees from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">On temporary protection procedure and rights</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Practical tips for living in the Republic of Slovenia</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedicated contacts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pomoč Slovenije državljanom Ukrajine | GOV.SI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, information on assistance for persons from Ukraine regarding the procedure for obtaining temporary protection and their rights and obligations under the Act on Temporary Protection of Displaced Persons is provided by the Office of the Government of the Republic of Slovenia for the Support and Integration of Migrants (UOIM) at the phone numbers +386 1 777 55 00 or +386 41 318 000 on weekdays from Monday to Friday between 9:00 a.m. and 3:00 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information regarding individual administrative procedures for granting financial assistance or financial assistance for private accommodation is provided by the Office at +386 1 200 84 45 during the Office’s official working hours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Centre for the Protection of Human Rights and the Environment |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pravni center za varstvo človekovih pravic in okolja</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PIC) provides individual consultations for Ukrainian refugees. Individual consultation can be scheduled by phoning 051 681 181, sending an email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pic@pic.si</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,  or filling out a digital form. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1156,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons granted temporary protection are entitled to temporary residence, accommodation and meals, financial aid, financial aid for private accommodation, healthcare, special financial aid following the death of a family member and special financial aid to help cover funeral expenses, employment, pre-school education and education, subsidy for meals for pupils, pocket money, family unity and family reunification, free legal aid, and information on their rights and duties, and assistance in exercising rights and in social integration. Temporary protection lasts one year, with possible extensions of up to two additional six-month periods or in accordance with EU law and decisions at the EU level. Upon termination, the Aliens Act applies to those leaving Slovenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to the latest legislative amendment, temporary protection is currently valid until March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:color="000000"/>
@@ -1192,51 +1222,52 @@
               <w:t xml:space="preserve">Registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration takes place at a local police office. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A person who declares the intention to apply for temporary protection when entering Slovenia must complete an </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application for Temporary Protection form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, which is submitted to the administrative unit, and they must present any relevant evidence. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A person who enters Slovenia illegally must, without delay and no later than 3 days after registration, fill out an Application for Temporary Protection form and submit it to the administrative office, and present any relevant evidence. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The same procedure applies to those already residing in Slovenia, except they must apply during the period of their legal residence. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1283,145 +1314,149 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beneficiaries of temporary protection are entitled to free legal aid under the </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Legal Aid Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ZBPP). More information can be found at </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na sodišču</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Article 17(1) of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> an appeal may be brought against the decision rejecting temporary protection within 15 days of notification.  The appeal will suspend the enforcement of the decision and the decision. The Ministry of the Interior must decide on the appeal within 30 days at the latest from the day the authority received the complete appeal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for termination and withdrawal of temporary protection are laid down in Article 13 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act.  </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection status shall not be granted to an applicant: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. against whom a final criminal procedure has been initiated or who has been finally convicted for:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> a) a crime against humanity or international law, as defined in the Criminal Code; </w:t>
             </w:r>
@@ -1625,51 +1660,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Office for the Support and Integration of Migrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is responsible for ensuring proper accommodation for individuals with temporary protection. In response to the increasing number of displaced persons from Ukraine, the Office has been expanding accommodation capacity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Initial reception takes place at the accommodation centre in Logatec, after which persons with temporary protection are placed in available accommodation facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, persons with temporary protection are housed in Debeli Rtič, Postojna and Logatec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1684,113 +1720,116 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisation of reception and accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Initial reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Initial reception takes place at the accommodation centre in Logatec and afterwards, persons with temporary protection will be placed in the available accommodation structures. Information is available on the government dedicated page </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pomoč Slovenije državljanom Ukrajine | GOV.SI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, also in Ukrainian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displaced people from Ukraine are currently being housed in the accommodation centres in Logatec, Debeli Rtič and Postojna. Furthermore, they are accommodated in state-owned apartments in Koper, Brežice, Kočevje and Bled, student dormitories in Kranj, Nova Gorica, Radenci, and some contracted private capacities in other cities in Slovenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once all suitable and available capacities are occupied and upon the expressed need the Office will start accommodation in accommodation capacities acquired through a public call for applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Private housing: Many refugees from Ukraine have found accommodation with their friends, relatives or in the housing market. Temporary protection beneficiaries staying at private addresses are also entitled to a cash allowance for accommodation costs if they meet the conditions for granting financial assistance in accordance with the Temporary Protection of Displaced Persons Act (they do not have sufficient income, benefits or assets or have no dependants in Slovenia who are obliged and able to support them; also an adult needs to be registered in the register of unemployed persons at the Employment Service of the Republic of Slovenia, if he/she could be considered unemployed in accordance with the law regulating the labor market).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Applications for financial support for private accommodation shall be sent by post or submitted in person during office hours at the Office for the Support and Integration of Migrants, using the a prescribed form contained in Annex 3 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation on the method of exercising and ensuring the rights of applicants for temporary protection and persons with temporary protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Application for claiming the right to financial assistance for private accommodation) . Information on the documents that should be enclosed with the application is available on the government dedicated page </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">omoč Slovenije državljanom Ukrajine | GOV.SI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> can be from 1st of March 2024 accommodated in a special accommodation centre for unaccompanied minors founded that year in Postojna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1883,70 +1922,72 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the labour market</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beneficiaries of temporary protection have the right to work under the same conditions as Slovenian citizens, without employers having to obtain a work permit. Information is available on the Government </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> with analytical information on registration and relevant procedures. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For additional information consult the </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of national measures regarding employment and social security of displaced persons coming from Ukraine - Country Fiches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> by the European Labour Authority.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to medical care</w:t>
             </w:r>
           </w:p>
@@ -2022,143 +2063,148 @@
               <w:rPr/>
               <w:t xml:space="preserve">women's healthcare: contraceptives, terminations of pregnancy, medical care during pregnancy and at birth;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">health care for children and adolescents, including mandatory health examinations prior to and during education in primary and secondary schools, as provided to citizens of the Republic of Slovenia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Persons with specific medial needs can apply for a greater health coverage (Article 45 (2) </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) Such applications are then reviewed by a medical commission, which may, in duly justified cases, give an approval for a larger scope of health services. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In this case, a beneficiary of temporary protection shall submit to the Ministry of Health an application for approval of a larger healthcare package, along with any supporting documents required. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information on how an individual can submit an application and which form to use is available on </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravstveno varstvo za državljane Ukrajine | GOV.SI </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If the person is granted a larger scope of health services, he/she shall present the approval document when visiting a doctor, a pharmacy, or any other healthcare facility.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Health care organisations (Mental Health Centres, psychiatric and psychologic practices) provide mental health care. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information is available on the:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    Government </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> on procedure and rights as well as the </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated page on Healthcare for Ukrainian nationals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    National institute of Public Health </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare assistance and means of subsistence</w:t>
             </w:r>
@@ -2295,63 +2341,65 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">To claim financial aid, one needs to provide a tax number. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">It is possible to apply for a tax number even before obtaining temporary protection. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information on how a person can apply for a tax number is also available on the website: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomoč Slovenije državljanom Ukrajine | GOV.SI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Article 39 </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The amount of financial assistance for a person with temporary protection who has no income, benefits or property or whose maintenance is not provided by those liable is determined at the amount of the minimum income. The amount of the minimum income for the applicant and each family member, which is taken into account when determining the applicant's financial situation, is determined in relation to the basic amount of the minimum income according to the following criteria: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. for the first adult, 85%; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2375,51 +2423,52 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5. for an unaccompanied minor, 85%; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6. for women over 63 years of age and men over 65 years of age, regardless of whether they are the first or subsequent adult, 110%. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information is available on the government dedicated page </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomoč Slovenije državljanom Ukrajine | GOV.SI </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pocket money </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">There are certain individuals who are entitled to receive pocket money, namely beneficiaries of temporary protection who are accommodated in an accommodation centre or other accommodation facility, where food is provided, and who declare that they have no income, benefits or property or that their subsistence is not provided by the persons liable for the protection, and shall give a statement to this effect. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2452,87 +2501,89 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child benefit and reduced kindergarten fees </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beneficiaries of temporary protection may be entitled to child benefit and reduced kindergarten fees under the conditions set out in the Exercise of Rights from Public Funds Act. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">application</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for exercising the right to child benefit and reduced kindergarten fees shall be filed with the competent social work centre (provided by the municipality where at least one of the parents and the child have a registered temporary residence). Parents with temporary protection may be entitled to child benefit.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The right to free kindergarten </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parents with temporary protection who are entitled to receive financial assistance or pocket money are fully exempted from kindergarten fees for the duration of this right. To be granted an exemption from payment, parents must provide the kindergarten with the relevant proof of eligibility for financial assistance or pocket money. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">There is no need to submit any application to exercise this right. More information can be found on </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izobraževanje ukrajinskih otrok v Sloveniji | GOV.SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -2553,63 +2604,65 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minors:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Right to education based on the same conditions as citizens of Slovenia/international protection status. They will be provided with additional Slovenian language classes and preparatory classes. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adults:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> May be included in the basic education (primary and secondary school) under the conditions that apply to participants in adult education. For higher education, national regulations apply. Information is available on the government dedicated page </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izobraževanje ukrajinskih otrok v Sloveniji | GOV.SI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> with analytical information on the education system, enrolment and relevant rights and with more detailed information:  </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing education to Ukrainian children living in Slovenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Family reunification</w:t>
             </w:r>
           </w:p>
@@ -2692,51 +2745,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">minor siblings of the person with temporary protection, if unmarried;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">other relatives of the person with temporary protection, if they live together in a household that is substantially similar to a primary family or serves the same function as a family, which primarily means genuine family ties among members, physical care, protection, emotional support, and financial dependence. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The procedure for family reunification for persons with temporary protection is set out in Article 52 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act. </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">It covers the rights to reunite with family members separated by mass influx, the application process, necessary documentation, verification, and issuance of identification and travel documents. In addition to the family reunification procedure, Article 51 of the Temporary Protection of Displaced Persons Act provides that temporary protection status may also be granted directly to family members residing together with the person with temporary protection in Slovenia, even if they do not meet the general eligibility criteria themselves, provided no exclusion or cessation reasons apply. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2847,203 +2901,210 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Trafficking in human beings:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Activities related to Ukrainian nationals and trafficking are continuously carried out within the framework of the Inter-Ministerial Working Group on Combating Human Trafficking. They focus on awareness-raising and informing the citizens of Ukraine on trafficking, as well as on identifying potential victims of trafficking in human beings or other officially prosecutable offences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police are also active in cooperation with representatives of NGOs working in the field of anti-trafficking. Together with them, the Police raises awareness and educates both internal and external professional public towards the identification and recognition of potential victims of trafficking in human beings of citizens from Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the Government's </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> has been prepared in cooperation with all stakeholders, on warnings about the dangers of trafficking due to the war in Ukraine. The information contains contact details of the police and NGOs where citizens of Ukraine can call or turn for help if they perceive suspicious circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Women and children are a particularly vulnerable group in terms of human trafficking. Information including a list of contacts is available on the Government dedicated </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of perceived or suspected cases of trafficking, the police shall, pursuant to </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 148 of the Criminal Procedure Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, take all further necessary measures to substantiate and prove the offence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Medical care – larger scope of health services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 45(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, medical committee may, in duly justified cases, give an approval for a larger scope of health services. In this case, beneficiary of temporary protection shall submit to the Ministry of Health an application for approval of a larger healthcare package, along with any supporting documents required. If the person is granted a larger scope of health services, he/she shall present the approval document when visiting a doctor, a pharmacy, or any other healthcare facility. This Information is accessible on the webpage </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zdravstveno varstvo za državljane Ukrajine | GOV.SI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional help in reception centres for beneficiaries with temporary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the reception centres there are programmes to support the integration of families. Children and adults with temporary protection are invited to join these programmes. They include help in integration in local environment, support in learning Slovenian language, workshops for children, psychosocial support (in a group or individually) and if needed psychiatric support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solidarity (relocation of people who are eligible for temporary protection)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solidarity measures for the relocation of persons eligible for temporary protection are regulated in Article 62 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. According to Article 62, the relocation process to another EU Member State or to Slovenia starts based on an agreement between the ministries of the involved countries and requires the consent of the person with temporary protection. The competent authorities exchange personal data and cooperate during the procedure. The person retains their rights and obligations until the relocation date, and after the relocation is finalized, a relocation document (not a travel or identity document) is issued. The article also covers the conditions under which relocation back to Slovenia from another Member State can occur, including verification that there are no reasons to deny temporary protection status. Relocation can take place at any time while temporary protection is valid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The procedure has not been applied in practice in Slovenia yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 6 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Protection of Displaced Persons Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, if an applicant or a person with temporary protection files an application for international protection in the Republic of Slovenia, he or she retains the rights and obligations set out in the Temporary Protection of Displaced Persons Act and the provisions of the regulations on the rights and obligations of applicants for international protection do not apply to him or her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a person who is an applicant for international protection in the Republic of Slovenia files an application for recognition of temporary protection status, he or she acquires the rights and obligations of an applicant in accordance with the Temporary Protection of Displaced Persons Act, and the provisions of the regulations on the rights and obligations of applicants for international protection do not apply to him or her. If the person referred to in the previous sentence is granted temporary protection status before a decision is made on the application for international protection, he or she acquires the rights and obligations of a person with temporary protection in accordance with Temporary Protection of Displaced Persons Act, and the provisions of the regulations on the rights and obligations of applicants for international protection do not apply to him or her. The temporary protection status granted before a decision is made on the application for international protection does not affect the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a person with temporary protection is granted international protection status, the temporary protection status shall cease.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId45"/>
@@ -3122,199 +3183,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Slovenia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9E378953"/>
+    <w:nsid w:val="98F4910A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3418,51 +3512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B4390228"/>
+    <w:nsid w:val="10EC1FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3566,51 +3660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B20804C3"/>
+    <w:nsid w:val="5A44BA8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3714,51 +3808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="91E02F1D"/>
+    <w:nsid w:val="BE75C0CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3862,51 +3956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6C5F0036"/>
+    <w:nsid w:val="48E5B9CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4010,51 +4104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E24A2719"/>
+    <w:nsid w:val="AC57E6B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4158,51 +4252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BDA4CCC7"/>
+    <w:nsid w:val="4C9CA05D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4306,51 +4400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="91754C47"/>
+    <w:nsid w:val="DCBA0421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4604,51 +4698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradni-list.si/glasilo-uradni-list-rs/vsebina/2017-01-0804?sop=2017-01-0804" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradni-list.si/glasilo-uradni-list-rs/vsebina/2022-01-0648/sklep-o-uvedbi-zacasne-zascite-za-razseljene-osebe-iz-ukrajine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=URED9379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2022-11-02-podaljsanje-zacasne-zascite-za-razseljene-osebe-iz-ukrajine/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/teme/pomoc-slovenije-drzavljanom-ukrajine/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradni-list.si/glasilo-uradni-list-rs/vsebina/2024-01-2323/sklep-o-spremembi-in-dopolnitvi-sklepa-o-uvedbi-zacasne-zascite-za-razseljene-osebe-iz-ukrajine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=ZAKO5761" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=ZAKO8694" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=SKLE8788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradni-list.si/glasilo-uradni-list-rs/vsebina/2022-01-0642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradni-list.si/glasilo-uradni-list-rs/vsebina/2022-01-0648" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradni-list.si/glasilo-uradni-list-rs/vsebina/2024-01-0110/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=URED9380" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=PRAV15764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policija.si/o-slovenski-policiji/organiziranost/generalna-policijska-uprava/uprava-uniformirane-policije/center-za-tujce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/state-authorities/administrative-units/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/topics/slovenias-assistance-to-the-citizens-of-ukraine/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:32016R0399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/assets/vladne-sluzbe/UOIM/Infolist-za-begunce-iz-Ukrajine.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https://www.gov.si/assets/vladne-sluzbe/UOIM/Zacasna-zascita.-Informacije-o-postopku-in-pravicah.docx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https/nijz.si/publikacije/prakticni-nasveti-za-bivanje-v-republiki-sloveniji/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pic.si/temporary-protection/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pic@pic.si" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/api/datoteke/integracije/311311824" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=ZAKO1265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nasodiscu.si/en#free-legal-aid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uradni-list.si/glasilo-uradni-list-rs/vsebina/2025-01-0760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/topics/slovenias-assistance-to-the-citizens-of-ukraine/employment-of-ukrainian-nationals-living-in-slovenia/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ela.europa.eu/en/news/ela-has-completed-mapping-exercise-field-access-employment-and-social-security-displaced" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/teme/pomoc-slovenije-drzavljanom-ukrajine/zdravstveno-varstvo-za-drzavljane-ukrajine/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/topics/slovenias-assistance-to-the-citizens-of-ukraine/healthcare-for-ukrainian-nationals/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nijz.si/sistem-zdravstvenega-varstva/health-care-of-persons-from-ukraine/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/assets/vladne-sluzbe/UOIM/Vloga-otroski-dodatek-in-znizano-placilo-vrtca-za-osebe-z-zacasno-zascito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/teme/pomoc-slovenije-drzavljanom-ukrajine/izobrazevanje-ukrajinskih-otrok-v-sloveniji/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https/www.gov.si/en/topics/slovenias-assistance-to-the-citizens-of-ukraine/izobrazevanje-ukrajinskih-otrok-v-sloveniji/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/zbirke/projekti-in-programi/boj-proti-trgovini-z-ljudmi/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/registries/projects/combating-trafficking-in-human-beings/#e153869" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pisrs.si/pregledPredpisa?id=ZAKO362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>