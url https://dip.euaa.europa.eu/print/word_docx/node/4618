--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -3364,51 +3364,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="98F4910A"/>
+    <w:nsid w:val="3EA1348B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3512,51 +3512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="10EC1FDD"/>
+    <w:nsid w:val="3C874F7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3660,51 +3660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5A44BA8E"/>
+    <w:nsid w:val="B2BC1064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3808,51 +3808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BE75C0CE"/>
+    <w:nsid w:val="349B3E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3956,51 +3956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="48E5B9CF"/>
+    <w:nsid w:val="48E7D977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AC57E6B9"/>
+    <w:nsid w:val="BEEEE45A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4252,51 +4252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4C9CA05D"/>
+    <w:nsid w:val="A595177D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4400,51 +4400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DCBA0421"/>
+    <w:nsid w:val="6432F807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>