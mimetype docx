--- v2 (2026-07-16)
+++ v3 (2026-10-14)
@@ -32,916 +32,976 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4543" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4544" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4545" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4546" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4547" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Types of procedures and case processing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4549" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4550" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4551" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4552" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4553" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal basis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4554" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4555" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4556" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4557" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4558" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Withdrawal of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4559" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4560" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Implicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4561" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Explicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4562" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4563" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4564" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4565" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4566" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisational aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4568" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4569" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4570" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Admissibility procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4571" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Accelerated procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4572" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4573" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsequent application procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4574" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Last-minute application pending removal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4575" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country concept </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4576" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4577" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe third country </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4578" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First country of asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4579" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">European safe third country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4580" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4581" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4582" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority for the assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4583" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4584" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guidelines for case officers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4585" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Credibility assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4586" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4589" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4591" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI research</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4592" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decision and outcomes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4593" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4594" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Background information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4595" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Structure and capacity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4596" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI products</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4599" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 1/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by the recast Asylum Procedures Directive and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), 29 September 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments) | Utlänningsförordning (2006:97), 23 February 2006.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), 29 September 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -1635,94 +1695,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments), Utlänningsförordning (2006:97), 23 February 2006.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments), Utlänningslag (2005:716), 29 September 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency (SMA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Migrationsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the regular asylum procedure at first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews are carried out with each individual applying for international protection. Accompanied minors have the right to speak to the case officer as the child may have different grounds for asylum than the parents. The child and parents are informed that this is a possibility and a right of the child to be heard, but that it is not an obligation.</w:t>
       </w:r>
     </w:p>
@@ -1820,51 +1883,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency (SMA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Migrationsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for application withdrawals.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application is considered implicitly withdrawn based on a refusal to cooperate, for example when the applicant is absent at the personal interview (or other procedural act) without a valid reason. Sweden does not apply any specific time limits to assess how much time must pass before it is reasonable to consider that the person has implicitly withdrawn/abandoned the application . A formal decision of discontinuation is issued for an implicit withdrawal / abandonment (decision on refusal of entry or expulsion). The application can be reopened and there are no time limits or other onditions for this.</w:t>
       </w:r>
     </w:p>
@@ -2050,51 +2114,52 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when it is not possible to hold a personal interview due to the applicant’s personal circumstances, such as health, disabilities or the applicant is of such a young age that they cannot express themselves. For children in families, an assessment is made based on their age and maturity, and, if an interview/conversation on the child’s situation is deemed to be possible to hold, the child and/or  parents are asked if the child is willing to have a conversation with the case officer. If the child declines, no interview is held as it for children is a possibility and not a requirement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when there is no need to hear the applicant to grant protection and refugee status. For example, in cases where nothing in the decision goes against the applicant. However, as the interview also has the purpose of examining possible grounds for vulnerabilities, exclusion and to provide the applicant with information, an interview will still be held in these cases, unless there is some combination with the personal circumstances mentioned above. This is regulated in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2005:716 with further amendments) | Utlänningslag (2005:716), Chapter 13, paragraph 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These exceptions do not apply when the SMA is handling residence extension determination, determination of resettlement cases or cases of temporary protection or the Dublin III Regulation.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -2461,75 +2526,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the application/registration interview the applicant receives both written and oral information on the obligation to cooperate with the authorities and disclose the truth, the asylum interview and its purpose, and the obligation to provide all information/evidence needed to substantiate the grounds of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the beginning of the asylum interview, the applicant also receives comprehensive information through an interpreter in the language of the applicant's choice on her/his rights and obligations during the interview, including the obligation to provide all information/evidence needed to substantiate the grounds of the application, the obligation to cooperate with the authorities disclosing the truth, her/his right to be assisted by an interpreter during the interview, his/her right to notify the official conducting the interview at any time if she/he does not understand the interpreter clearly as well as the confidentiality of the information provided during the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is information on the interview and asylum process on the SMA’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Special brochures tailored to the needs of </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LGBTIQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> applicants are also made available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appointed public counsel and at times NGOs provide applicants with information on the interview process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalities of carrying out the interview</w:t>
       </w:r>
@@ -3036,51 +3104,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chapter 5, Section 1b of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2005:716 and further amendments).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of an admissibility procedure is not used in law. All cases are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">de facto</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> admitted to be tried in the procedure. No case is inadmissible per se and each applicant has two interviews. The decision may be that the case should not be admitted to the regular asylum procedure, which is based on the content of the case and not the formality of it.</w:t>
@@ -3745,73 +3814,79 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If protection grounds are invoked when submitting subsequent application, the process is twofold. The applicant is not entitled to receive reception conditions when he/she submits the application. However, if the invoked new circumstances can be assumed to constitute a lasting impediment to enforcement, the applicant will be granted a re-examination. In that case, the applicant will be entitled to receive reception conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Last-minute application pending removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A former asylum seeker who has received an expulsion order can claim that an impediment to enforcing the expulsion order exists. These claims can be made at any time after the final decision has entered into force. The SMA will then look at this claim and examine whether a new decision should be taken or even it is admissible. It must contain new circumstances that have not come to light in the previous asylum examination or there should be a good reason for the applicant not to present them earlier. The circumstances should present an obstacle for the person in question to return. They can then, depending on what they claim, be granted a permit or be granted a re-examination of their application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Last-minute applications lodged by first time applicants pending a removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application for international protection will be tried in accordance with the process set out. For applicants in detention, an accelerated procedure is adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Last-minute applications lodged as subsequent applications pending a removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Are they provided in the law? Last-minute applications are also precisely subsequent applications. There is no limit of how many such applications may be lodged or time limit on when.</w:t>
+        <w:t xml:space="preserve">Last-minute applications are also precisely subsequent applications. There is no limit of how many such applications may be lodged or time limit on when.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Occurrence: A former asylum seeker who has received an expulsion order can instead claim that an impediment to enforcing the expulsion order exists. These claims can be made at any time after the final decision has entered into force.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of procedure: There is a fast track within the SMA for all last-minute applications. It also applies to second instances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practical aspects and consequences: A former asylum seeker who has received an expulsion order which has entered into force can instead claim that an impediment to enforcing the expulsion order exists. The SMA will then look at this claim and examine whether a new decision should be taken or even it is admissible. It must contain new circumstances that have not come to light in the previous asylum examination or there should be a good reason for the applicant not to present them earlier. The circumstances should present an obstacle for the person in question to return. They can then, depending on what they claim, be granted a permit or be granted a re-examination of their application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3825,75 +3900,78 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. It is applied in practice through a specific procedural track (</w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Track 4B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The procedure to establish a list follows from the Legal Position on deportation with immediate enforcement to the country of origin including safe countries of origin (</w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">RS/071/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law was changed allowing the government to give the responsibility of establishing a list to the SMA (Chapter 4 kap. 2 a § in the Alien Regulation (Utlänningsförordningen), SFS 2006:97). In practice, the SMA is the expert agency and liaises with government agencies or ministries were applicable on this particular issue. Thus, the SMA proposes a list of safe countries of origin, and its Director–General adopts it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National list of safe countries of origin:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3919,94 +3997,98 @@
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5. Mongolia </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">6. North Macedonia </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">7. Serbia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was adopted for the first time by Decision of the Director-General on 24 May 2021 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MIGRFS 2021:4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). In March 2021, Sweden approved the inclusion of the safe country of origin regulations in the Aliens Act. The new regulation follows a CJEU ruling (</w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A. v Migrationsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 2018) in which the court stated that Sweden must take the rules on safe countries of origin into consideration when assessing an asylum application, and the SMA could consider an asylum application to be manifestly unfounded if the applicant comes from a country included in the list, unless the claim is founded on serious grounds. If the residence permit cannot be granted on other grounds, the SMA may decide to order an expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In May 2021, the SMA published a decision on the method and criteria for assessing and identifying a safe country of origin, including an assessment of the countries included on the list (</w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">RA 128/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Additionally, the SMA adopted a legal position that presents the methods for case officers in the decision-making process in relation to safe countries of origins (</w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">RA/071/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The list of safe countries included an updated methodology for deciding what countries may be put on the list and for each such country there are reasons given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of safe countries of origin is defined negatively in such a way that, in general and across the board, persecution does not occur in the country. The assessment for each individual country is made primarily on the basis of relevant and up-to-date country information. The reason for including each individual country on the list is thus based on an overall assessment that the available information does not indicate that the country does not meet the criteria for a safe country of origin and that the country otherwise meets the requirements for a safe country of origin. The country reports/country information memoranda indicate which other EU countries have included the country in question in a list of safe countries of origin. The reports/memoranda also take into account country information from the EUAA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The country information taken for this consists mainly of open sources available to the SMA in the country of information system, Lifos. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4118,51 +4200,52 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant, because of a previous extended stay in Sweden with a residence permit or right of residence, has acquired special ties to the country and lacks such ties or ties through relatives to the country to which a refusal of entry or expulsion order may be enforced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The concept is applied in practice through an admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A country may be considered to be a first country of asylum for an applicant provided that he/she will be re-admitted to that country, if the applicant has been recognised as a refugee or equivalent protection there and can still receive that protection or other effective protection in that country, including benefiting from the principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
@@ -4216,51 +4299,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The case officer making the assessment and drafting a decision is normally the same as the one who conducts the personal interview. For logistical reasons, a case can be handed from one case officer to another after the interview.</w:t>
       </w:r>
     </w:p>
@@ -4306,51 +4390,52 @@
         <w:t xml:space="preserve">Training: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is an obligatory initial training to be completed online in the first 2 months. In addition, new recruits also have a mentor and will receive on-the-job training in their unit. A range of training is available to case officers, e.g. on reception, return, children in migration, etc. It is up to the head of unit to decide what is needed based on an individual plan for training and development. “Kompassen” is an online tool for documenting the individual's plan, to search for available training and register for them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The definition of refugee is included in Section 1, Chapter 4 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refugee</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is a foreigner who:  </w:t>
@@ -4454,208 +4539,214 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">thematic: Interpretation of asylum law in specific situations and contexts (provided by the Legal Department);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">guidance per country of origin drafted by the Department of Legal Affairs: Policies/country guidance for assessing/examining applications from the main countries of origin (Afghanistan, Somalia, Iran and Iraq), but also with information on specific topics (accessible through a </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">digital library</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">practical instructions on the application of different guidance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, guidelines are always published on the SMA Intranet page and they are accompanied by a decision with instructions on which entities are required to further disseminate and implement the decisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidance for the assessment of applications submitted by specific profiles of applicants is available in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lifos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> database. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An assessment is carried out for all written and oral evidence submitted by the applicant. Any credibility issues are addressed to the applicant for an explanation. A credibility assessment is carried out in each case. The case officer proposes an initial conclusion on credibility based on an analysis method set out in standard operating procedures. The senior officer must endorse the conclusion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facts and circumstances are assessed when aspects of the applicant’s statements are not supported by documentary or other evidence, in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">recast QD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> criteria (Article 4(5)(a)-(d)). An applicant also receives assignments from a case officer, e.g. if he/she comes from a country where, according to information available to the SMA, identity documents are issued by the authorities, he/she is asked to contact relatives who may send the documents to Sweden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can share additional evidence at any time during the proceedings but they are informed early on that all evidence should be shared during the interview or later but without undue delay. If evidence is submitted late, the reasons for this are looked into and it may impact the credibility of the evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2022, the SMA developed an e-portal with a secure website to allow legal representatives to submit relevant evidence and documents. They can also schedule appointments and online meetings with case officers, in addition to viewing the status of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Case officers can consult reports produced by the independent COI Unit in the SMA - </w:t>
       </w:r>
       <w:hyperlink r:id="rId74" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lifos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as well as ask specific questions in the form of COI queries. Case officers can also review all existing COI products which are available in the COI </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId75" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA COI Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and other databases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National COI experts hold a series of focused webinars each year and it is possible to consult them on individual cases to verify information.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is provided an opportunity to access the same COI as the authority uses to assess their claim during the procedure. Specific information on the case is sent to the applicant through the legal representative or handed at the end of the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4744,70 +4835,72 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Positive decision: It states the reasons in fact and law for granting protection with extensive reasoning. Decisions are signed by two people: the case officer and the decision-making officer. If the applicant is granted subsidiary protection, the reasons for not granting refugee status are stated in fact and law in the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notification:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The decision is not translated in a written form. The SMA calls the applicant to the Reception Unit for notification of the decision on the asylum application. The decision is also sent to both the applicant and the legal counsel. The applicant can also log in to their account through the SMA website (section “</w:t>
       </w:r>
       <w:hyperlink r:id="rId76" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Check my application</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”) to see if a decision has been made (content of the decision as well as its nature - positive or negative - is however not communicated through the website).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 1 March 2024, the SMA notifies decisions on asylum applications with a ‘</w:t>
       </w:r>
       <w:hyperlink r:id="rId77" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">simplified service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’. The decision is sent by post to the applicant. The next working day, a new letter is sent with a control message. The applicant is considered to have been notified of the decision (served) 2 weeks after it was sent by post. Once these 2 weeks have passed, the applicant has 3 weeks to appeal the decision. If the decision is not appealed, it becomes valid (gains legal force) and can be implemented (enforced). This means that when the SMA uses the simplified service, the decision begins to apply 5 weeks after it is sent. If the decision is a refusal and the applicant has been given a time period for a voluntary departure, the deadline begins to run from the day the decision comes into force. If the applicant has not been given a period for a voluntary departure, the right to housing and financial support ends on the same day. If it is certain that the person is no longer in Sweden, the procedure is discontinued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicant’s access to procedure-related information online:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Applicants can make appointments online, submit photos for the LMA-card and be notified of a change of status in their pending application. From 2022, LMA-cards were digitalised to include a QR code for the validity period, and a case-handling system was further developed for increased usability. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -5099,199 +5192,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77A61B7D"/>
+    <w:nsid w:val="6D4E0E8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5395,51 +5521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CD90D0ED"/>
+    <w:nsid w:val="93EA0E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5543,51 +5669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EC1DA6C1"/>
+    <w:nsid w:val="A7A0CBBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5691,51 +5817,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CBAC02A8"/>
+    <w:nsid w:val="718D09F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5839,51 +5965,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="77EECFA9"/>
+    <w:nsid w:val="2B91D9AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5987,51 +6113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5C200517"/>
+    <w:nsid w:val="9463A24B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6135,51 +6261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A8E6CC65"/>
+    <w:nsid w:val="1910BD23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6283,51 +6409,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9FDF5C89"/>
+    <w:nsid w:val="0866F293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6431,51 +6557,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8E0E8538"/>
+    <w:nsid w:val="A03AF978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6579,51 +6705,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DD577D77"/>
+    <w:nsid w:val="7CA3F4BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6727,51 +6853,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B3C8C61E"/>
+    <w:nsid w:val="5C05C273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6875,51 +7001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0AD30868"/>
+    <w:nsid w:val="F63DFC68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7023,51 +7149,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9C1EA186"/>
+    <w:nsid w:val="4B7C58ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7171,51 +7297,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="BB41C086"/>
+    <w:nsid w:val="C6EF6ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7319,51 +7445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="205F0B46"/>
+    <w:nsid w:val="1F143648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7467,51 +7593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="79C63A60"/>
+    <w:nsid w:val="A87CD039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7615,51 +7741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E9601E54"/>
+    <w:nsid w:val="E42C6528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7763,51 +7889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D605E75F"/>
+    <w:nsid w:val="ECD03F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8091,51 +8217,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4543" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4549" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4552" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4558" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4562" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4569" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4571" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4572" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4580" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4582" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4583" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4586" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4592" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4594" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrationsverket.se/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/Children-seeking-asylum.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/For-lgbtq-persons.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/government-policy/migration-and-asylum/aliens-act/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/contentassets/784b3d7be3a54a0185f284bbb2683055/aliens-act-2005_716.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easo.sharepoint.com/sites/IDS-SWE/SitePages/Types-of-procedures-at-first-instance-special-procedures.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.2fa4056d1775f05c203162f/1621925100883/MIGRFS%202021%204.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.easo.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1641" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ids.easo.europa.eu/download/attachments/1278242/BESLUT%20RA1282021.pdf?version=1&amp;modificationDate=1622716872737&amp;api=v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716/#K4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/lifos-aktuellt.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/sokning.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=CELEX:32011L0095&amp;from=EN" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/About-the-Migration-Agency/Country-of-origin-information-Lifos.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coi.euaa.europa.eu/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Check-your-application.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2024-02-27-nytt-satt-att-delge-beslut-i-asylarenden-fran-1-mars.html#:~:text=Fr%C3%A5n%20och%20med%201%20mars%20blir%20det%20m%C3%B6jligt%20att%20meddela,nytt%20brev%20med%20ett%20kontrollmeddelande." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>