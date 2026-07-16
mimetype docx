--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,122 +7,938 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First instance determination - Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4543" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4544" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4545" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4546" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4547" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Types of procedures and case processing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4549" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4550" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4551" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4552" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4553" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal basis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4554" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4555" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4556" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4557" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4558" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Withdrawal of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4559" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4560" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Implicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4561" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Explicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4562" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4563" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4564" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4565" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4566" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4568" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4569" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4570" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admissibility procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4571" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Accelerated procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4572" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4573" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsequent application procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4574" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Last-minute application pending removal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4575" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country concept </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4576" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country of origin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4577" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe third country </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4578" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First country of asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4579" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">European safe third country</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4580" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4581" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4582" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority for the assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4583" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4584" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guidelines for case officers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4585" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Credibility assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4586" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4589" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4591" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI research</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4592" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Decision and outcomes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4593" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4594" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Background information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4595" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Structure and capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4596" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI products</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4599" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects of COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by the recast Asylum Procedures Directive and has transposed their provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), 29 September 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments) | Utlänningsförordning (2006:97), 23 February 2006.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716), 29 September 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -321,159 +1137,159 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comprehensive investigation measures are identified and case processing will exceed 6 months due to its complexity. This could be due to the following circumstances: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">the applicant cannot make their identity likely through submitted documents;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">there is a need for language analysis;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">there is a suspicion of false identity;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DNA tests are required;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">orderly reception requires extensive investigative measures for an unaccompanied minor;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a medical age assessment is needed for an unaccompanied minor;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">there are indications of human trafficking, honour-based violence or oppression;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a torture investigation is to be carried out;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">exclusion grounds are raised; and</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">potential security risks may arise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -677,63 +1493,63 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time limit to decide on an application for international protection within the regular procedure (Tracks 1 and 2) is 6 months from the registration of the application. However, if the case is complicated, it can be extended another 9 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For a special procedure, time limits to take a decision are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure: 6 months from the lodging of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure: 3 months from the lodging of the application. If a decision cannot be issued within 3 months, the case is managed in the regular procedure (6 months). If a decision on a manifestly unfounded case is not taken within 3 months, a decision to remove is not enforceable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Measures in place to enforce the legal time limit to process an application:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> When an application for international protection has not been concluded at the SMA within 6 months, the applicant can make a written request that a decision be made. The request can only be made once during an ongoing application. Within 4 weeks of the date on which the request was received, the SMA must either decide on the matter or reject the request in a separate decision. A rejection made in a separate decision may be appealed in the same forum in which the case belongs, i.e. the Migration Court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -816,94 +1632,94 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the national level, the SMA and the Swedish National Courts Administration, which coordinates the work of the courts, collaborate on interoperability solutions, data-sharing and national procedures. This is done through a yearly, high-level meeting, as well as quarterly, working-level meetings. The SMA and the Swedish National Courts Administration have jointly developed an interoperability solution that allows data and documents to be transferred directly between the two authorities to facilitate the appeals process and proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2006:97 with further amendments), Utlänningsförordning (2006:97), 23 February 2006.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments), Utlänningslag (2005:716), 29 September 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency (SMA) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Migrationsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the regular asylum procedure at first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -938,114 +1754,114 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A case officer is assigned to each case and the necessary investigation steps are carried out, such as a personal interview is held with the applicant, COI information is considered and any evidence submitted is assessed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision’s scope is to grant or reject international protection. Thus, there are different possible outcomes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Granting of refugee or subsidiary protection status (a temporary residence permit will be issued according to the status granted);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A temporary residence permit is granted due to exceptionally/particularly distressing circumstances; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application isdenied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision is 6 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency (SMA) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Migrationsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for application withdrawals.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1212,70 +2028,70 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> From the first meeting which is held with the applicant and every meeting thereafter, the SMA investigates if the applicant suffers from any disabilities and is encouraged to inform the SMA about any issue to be able to receive the right medical help, adapted accommodation, procedural guarantees, etc. Applicants with disabilities can as any applicant be accompanied for their interview by a person of their choice for support physically or mentally.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a general rule, personal interviews are always held since this is a legal requirement for applications for international protection. For first-time applications, there are only two possible exceptions in which the SMA may decide to omit the personal interview:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when it is not possible to hold a personal interview due to the applicant’s personal circumstances, such as health, disabilities or the applicant is of such a young age that they cannot express themselves. For children in families, an assessment is made based on their age and maturity, and, if an interview/conversation on the child’s situation is deemed to be possible to hold, the child and/or  parents are asked if the child is willing to have a conversation with the case officer. If the child declines, no interview is held as it for children is a possibility and not a requirement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">when there is no need to hear the applicant to grant protection and refugee status. For example, in cases where nothing in the decision goes against the applicant. However, as the interview also has the purpose of examining possible grounds for vulnerabilities, exclusion and to provide the applicant with information, an interview will still be held in these cases, unless there is some combination with the personal circumstances mentioned above. This is regulated in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2005:716 with further amendments) | Utlänningslag (2005:716), Chapter 13, paragraph 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These exceptions do not apply when the SMA is handling residence extension determination, determination of resettlement cases or cases of temporary protection or the Dublin III Regulation.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -1642,75 +2458,75 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the letter is not given to the applicant in hand, the letter will be sent to the applicant’s postal address. For this reason, the applicant is obliged to keep the SMA informed about any changes in their home address. The letter of summons for the interview is also forwarded to the applicant's public counsel. For unaccompanied minors, the letter of summons is communicated to the representatives. In urgent cases (e.g. if the time of the interview has been changed with short notice), the applicant may be contacted over the phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the application/registration interview the applicant receives both written and oral information on the obligation to cooperate with the authorities and disclose the truth, the asylum interview and its purpose, and the obligation to provide all information/evidence needed to substantiate the grounds of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the beginning of the asylum interview, the applicant also receives comprehensive information through an interpreter in the language of the applicant's choice on her/his rights and obligations during the interview, including the obligation to provide all information/evidence needed to substantiate the grounds of the application, the obligation to cooperate with the authorities disclosing the truth, her/his right to be assisted by an interpreter during the interview, his/her right to notify the official conducting the interview at any time if she/he does not understand the interpreter clearly as well as the confidentiality of the information provided during the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is information on the interview and asylum process on the SMA’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Special brochures tailored to the needs of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">children</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">LGBTIQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> applicants are also made available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appointed public counsel and at times NGOs provide applicants with information on the interview process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1828,251 +2644,251 @@
         <w:rPr/>
         <w:t xml:space="preserve">Usually all participants are situated in the same room. During interviews conducted through video, the interpreter is usually seated with the applicant. In a few cases, the interpreter may be seated with the case officer or in a separate room due to a geographical shortage of interpreters in a specific language or dialect. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">People present during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">People present during the interview may include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public counsel/legal representative (always present if one is appointed), who may make observations and ask questions during the interview. The applicant can request to be appointed a specific public counsel. The request is usually met as long as the requested counsel meets the suitability requirements, even if the public counsel operates in a distant location or he/she is not available at the preferred time of the SMA for an interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpreter, if required;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public counsel and guardian of an unaccompanied minor (always present). If needed, an adult can on the request of the accompanied minor also be present for comfort or for medical reasons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An adult applicant may bring a person of choice, usually a family member, a friend or a representative from an NGO. The SMA usually informs the applicant that the presence of the person does not affect the requirement for the applicant to speak openly and honestly of the claims for protection and the confidentiality of what is said cannot be ensured by the SMA regarding this person. The person is required to remain silent while supporting the applicant by their presence (the person can be excluded from their interview if they disturb the process although this occurs rarely);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR (although rarely), upon the applicant's request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SMA trainees who attend in the capacity of an observer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, most often there is only an interpreter and the applicant's public counsel/legal representative present. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure/steps of the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In preparation for the interview, the case officer reviews the submissions, such as identification documents, evidence and statements made during the application interview like the ground for seeking protection. The case officer has access to internal COI reports and country-specific policy guidelines. He/she may also request COI-related information on an ad hoc basis (at any stage of the asylum procedure). The case officer prepares a protocol with topics which will be addressed during the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews are on average 3 hours and usually one interview is enough to acquire the required information from the applicant. Breaks may be taken during the interview at the request of the applicant or the interpreter, at the discretion of the interviewer, or at regular intervals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SMA has a standardised template for the asylum interview, but it does not contain many pre-filled questions as the idea is that the case officer should prepare questions based on the specific case. Interview sections include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An introduction, which aims to provide information on the personal interview; record the applicant's personal details; confirm that the applicant understands the interpreter; inform the applicant of their duty to provide the SMA with information explaining the reasons for seeking international protection; and inform the applicant that a granted permit can be withdrawn if the SMA finds that the case was not presented truthfully.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main part of the interview follows a free questioning format with some obligatory questions, e.g. grounds for protection, ID, health issues, risk of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and in some cases the travel route if there is any doubt or relevant for the case at hand (the idea is that the applicant should elaborate freely on, for instance, the grounds for seeking protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A conclusion, which aims to reassure whether the applicant understood the interpreter during the entire interview; invite the applicant to add anything; and inform the applicant about the next steps in the procedure and the possibility to submit further evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A follow-up interview is possible if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the time set for the first interview was not sufficient to receive the required information from the applicant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the quality of the interpretation during the first interview was inadequate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the legal counsel or the applicant declares that there are new circumstances to inform the SMA;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the SMA has been presented with COI that contradicts what was said by the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Such follow-ups differ from the personal interview in scope and length.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a preference to provide guidelines or standards to case officers on conducting interviews that do not state what questions the case officer should ask the applicant but rather methods on how to ask about certain topics and which areas are relevant to ask questions about.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2142,204 +2958,204 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant fails to appear for the personal interview without a valid reason before or close to the time set for the interview, financial allowances may be reduced. The applicant is informed about these consequences at the time of the application and in the written letter of summons. After the failure to appear, the SMA will try to summon the applicant a few more times. If the applicant still does not appear and has no valid reason for the omission, the application is discontinued. If the applicant appears after the procedure has been discontinued, he/she can re-apply for protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An follow-up interview is possible if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the time set for the first interview was not sufficient to receive the required information from the applicant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the quality of the interpretation during the first interview was inadequate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the legal counsel or the applicant declares that there are new circumstances to inform the SMA;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the SMA has been presented with COI that contradicts what was said by the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Such follow-ups differ from the personal interview in scope and length.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chapter 5, Section 1b of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2005:716 and further amendments).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of an admissibility procedure is not used in law. All cases are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">de facto</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> admitted to be tried in the procedure. No case is inadmissible per se and each applicant has two interviews. The decision may be that the case should not be admitted to the regular asylum procedure, which is based on the content of the case and not the formality of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin cases (application may be dismissed with immediate enforcement);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A concept similar to the safe third country concept (with additional safeguards if there are close family ties or other special ties in Sweden (Track 5C);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International protection in another Member State (Track 5B).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency (SMA) | Migrationsverket is the competent authority for special asylum procedures at first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2453,75 +3269,75 @@
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific reference to the accelerated procedure in law, but a specific procedure with shorter time limits is used in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Clearly unfounded applications (applicant invokes reasons unrelated to grounds for international protection or lacks reliability);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nationals of countries with generally high rejection rates;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application submitted while there is a valid extradition decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency (SMA) | Migrationsverket is the authority responsible for the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3006,75 +3822,75 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. It is applied in practice through a specific procedural track (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Track 4B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The procedure to establish a list follows from the Legal Position on deportation with immediate enforcement to the country of origin including safe countries of origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">RS/071/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law was changed allowing the government to give the responsibility of establishing a list to the SMA (Chapter 4 kap. 2 a § in the Alien Regulation (Utlänningsförordningen), SFS 2006:97). In practice, the SMA is the expert agency and liaises with government agencies or ministries were applicable on this particular issue. Thus, the SMA proposes a list of safe countries of origin, and its Director–General adopts it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National list of safe countries of origin:</w:t>
       </w:r>
@@ -3100,94 +3916,94 @@
         <w:rPr/>
         <w:t xml:space="preserve">4. Kosovo </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5. Mongolia </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">6. North Macedonia </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">7. Serbia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was adopted for the first time by Decision of the Director-General on 24 May 2021 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">MIGRFS 2021:4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). In March 2021, Sweden approved the inclusion of the safe country of origin regulations in the Aliens Act. The new regulation follows a CJEU ruling (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">A. v Migrationsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 2018) in which the court stated that Sweden must take the rules on safe countries of origin into consideration when assessing an asylum application, and the SMA could consider an asylum application to be manifestly unfounded if the applicant comes from a country included in the list, unless the claim is founded on serious grounds. If the residence permit cannot be granted on other grounds, the SMA may decide to order an expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In May 2021, the SMA published a decision on the method and criteria for assessing and identifying a safe country of origin, including an assessment of the countries included on the list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">RA 128/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Additionally, the SMA adopted a legal position that presents the methods for case officers in the decision-making process in relation to safe countries of origins (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">RA/071/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The list of safe countries included an updated methodology for deciding what countries may be put on the list and for each such country there are reasons given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of safe countries of origin is defined negatively in such a way that, in general and across the board, persecution does not occur in the country. The assessment for each individual country is made primarily on the basis of relevant and up-to-date country information. The reason for including each individual country on the list is thus based on an overall assessment that the available information does not indicate that the country does not meet the criteria for a safe country of origin and that the country otherwise meets the requirements for a safe country of origin. The country reports/country information memoranda indicate which other EU countries have included the country in question in a list of safe countries of origin. The reports/memoranda also take into account country information from the EUAA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The country information taken for this consists mainly of open sources available to the SMA in the country of information system, Lifos. </w:t>
       </w:r>
@@ -3197,251 +4013,251 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list is regularly reviewed and accordingly updated, e.g. if the human rights situation in the country changes for the worse or there is an external or internal armed conflict.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no legal provision on the designation of a national list of safe third countries. Without defining a safe third country concept, Chapter 5, Section 1b(3) provides that an application may be rejected as inadmissible if the applicant can be returned to a country where he/she:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Does not risk being subjected to persecution;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Does not risk suffering the death penalty or being subjected to corporal punishment, torture or other inhuman or degrading treatment or punishment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Is protected against being sent on to a country where he/she does not have equivalent protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Can apply for protection as a refugee; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has such ties to the country that it is reasonable for him/her to travel there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, in such cases, an application may not be dismissed if: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has a spouse, a child or a parent residing in Sweden and the applicant does not have equally close family ties to the country to which a refusal of entry or expulsion order may be enforced; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant, because of a previous extended stay in Sweden with a residence permit or right of residence, has acquired special ties to the country and lacks such ties or ties through relatives to the country to which a refusal of entry or expulsion order may be enforced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The concept is applied in practice through an admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A country may be considered to be a first country of asylum for an applicant provided that he/she will be re-admitted to that country, if the applicant has been recognised as a refugee or equivalent protection there and can still receive that protection or other effective protection in that country, including benefiting from the principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, in such cases, an application may not be dismissed if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has a spouse, a child or a parent residing in Sweden and the applicant does not have equally close family ties to the country to which a refusal of entry or expulsion order may be enforced; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant, because of a previous extended stay in Sweden with a residence permit or right of residence, has acquired special ties to the country and lacks such ties or ties through relatives to the country to which a refusal of entry or expulsion order may be enforced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a European third country is not defined in law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFS 2005:716 with further amendments) | Utlänningslag (2005:716)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3487,356 +4303,356 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Training: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is an obligatory initial training to be completed online in the first 2 months. In addition, new recruits also have a mentor and will receive on-the-job training in their unit. A range of training is available to case officers, e.g. on reception, return, children in migration, etc. It is up to the head of unit to decide what is needed based on an individual plan for training and development. “Kompassen” is an online tool for documenting the individual's plan, to search for available training and register for them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The definition of refugee is included in Section 1, Chapter 4 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refugee</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is a foreigner who:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is outside the country of which the foreigner is a citizen, because he/she has a well-founded fear of being persecuted on grounds of race, nationality, religious or political opinion or on grounds of gender, sexual orientation or other membership of a particular social group; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is unable, or due to such fear is unwilling, to avail themselves of the protection of that country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person is entitled to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">subsidiary protection</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if there is a real risk on return to be punished by death penalty, or being subjected to corporal punishment, or torture or other inhuman or degrading treatment or punishment, or as a civilian risk serious and personal risk to be hurt due to indiscriminate violence for reasons of international or national armed conflict; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the foreigner cannot, or due to such fear as is mentioned in Section 1 is unwilling, to avail themselves of the protection of that country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following guidance is made available to case officers:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">procedural: For example on the Dublin procedure, the accelerated procedure, the admissibility procedure, and standards for processing applications (provided by the Digitalisation and Development Department of the SMA);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">thematic: Interpretation of asylum law in specific situations and contexts (provided by the Legal Department);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">guidance per country of origin drafted by the Department of Legal Affairs: Policies/country guidance for assessing/examining applications from the main countries of origin (Afghanistan, Somalia, Iran and Iraq), but also with information on specific topics (accessible through a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">digital library</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">practical instructions on the application of different guidance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, guidelines are always published on the SMA Intranet page and they are accompanied by a decision with instructions on which entities are required to further disseminate and implement the decisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidance for the assessment of applications submitted by specific profiles of applicants is available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Lifos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> database. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An assessment is carried out for all written and oral evidence submitted by the applicant. Any credibility issues are addressed to the applicant for an explanation. A credibility assessment is carried out in each case. The case officer proposes an initial conclusion on credibility based on an analysis method set out in standard operating procedures. The senior officer must endorse the conclusion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facts and circumstances are assessed when aspects of the applicant’s statements are not supported by documentary or other evidence, in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">recast QD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> criteria (Article 4(5)(a)-(d)). An applicant also receives assignments from a case officer, e.g. if he/she comes from a country where, according to information available to the SMA, identity documents are issued by the authorities, he/she is asked to contact relatives who may send the documents to Sweden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant can share additional evidence at any time during the proceedings but they are informed early on that all evidence should be shared during the interview or later but without undue delay. If evidence is submitted late, the reasons for this are looked into and it may impact the credibility of the evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2022, the SMA developed an e-portal with a secure website to allow legal representatives to submit relevant evidence and documents. They can also schedule appointments and online meetings with case officers, in addition to viewing the status of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Case officers can consult reports produced by the independent COI Unit in the SMA - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Lifos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as well as ask specific questions in the form of COI queries. Case officers can also review all existing COI products which are available in the COI </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA COI Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and other databases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National COI experts hold a series of focused webinars each year and it is possible to consult them on individual cases to verify information.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is provided an opportunity to access the same COI as the authority uses to assess their claim during the procedure. Specific information on the case is sent to the applicant through the legal representative or handed at the end of the interview.</w:t>
       </w:r>
@@ -3892,103 +4708,103 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, the Legal Department monitors the quality of the decisions issued by the SMA (through regular reviews), while the Digitalisation and Development Department monitors the asylum procedure (procedural aspects, including time limits, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Form:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There are templates in electronic format with predefined blocks of text when case officers prepare a decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Negative decision: It states the reasons in fact and in law for the rejection. It mentions where an appeal may be lodged (name and address of the court), the timeframe for leaving the country and consequences of not leaving Sweden. Each negative decision is signed by two people: the case officer and the decision-making officer. A return decision is attached to the negative decision and information on how to appeal. The decision is dispatched to the applicant and the public counsel/legal representative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Positive decision: It states the reasons in fact and law for granting protection with extensive reasoning. Decisions are signed by two people: the case officer and the decision-making officer. If the applicant is granted subsidiary protection, the reasons for not granting refugee status are stated in fact and law in the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notification:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The decision is not translated in a written form. The SMA calls the applicant to the Reception Unit for notification of the decision on the asylum application. The decision is also sent to both the applicant and the legal counsel. The applicant can also log in to their account through the SMA website (section “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Check my application</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”) to see if a decision has been made (content of the decision as well as its nature - positive or negative - is however not communicated through the website).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 1 March 2024, the SMA notifies decisions on asylum applications with a ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">simplified service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’. The decision is sent by post to the applicant. The next working day, a new letter is sent with a control message. The applicant is considered to have been notified of the decision (served) 2 weeks after it was sent by post. Once these 2 weeks have passed, the applicant has 3 weeks to appeal the decision. If the decision is not appealed, it becomes valid (gains legal force) and can be implemented (enforced). This means that when the SMA uses the simplified service, the decision begins to apply 5 weeks after it is sent. If the decision is a refusal and the applicant has been given a time period for a voluntary departure, the deadline begins to run from the day the decision comes into force. If the applicant has not been given a period for a voluntary departure, the right to housing and financial support ends on the same day. If it is certain that the person is no longer in Sweden, the procedure is discontinued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicant’s access to procedure-related information online:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Applicants can make appointments online, submit photos for the LMA-card and be notified of a change of status in their pending application. From 2022, LMA-cards were digitalised to include a QR code for the validity period, and a case-handling system was further developed for increased usability. </w:t>
       </w:r>
@@ -4185,52 +5001,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Quality check:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> An internal peer review system is in place within the unit. It includes linguistic aspects and layout. Having passed these checks, the draft report is reviewed by the Head of Section before publication and in some cases the Head of Department. When a report is produced upon request by the Legal Affairs Department, the document is also reviewed by the Director of Legal Affairs and the Head of the National Operations Department before it can be published.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other aspects of COI units</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SMA uses COI and policy guidance notes (judicial position papers) to aid decision-makers on handling particular types of protection claims from the most common countries of origin. The judicial position papers sometimes include different grounds for asylum that likely justify the granting of asylum. Decision-makers must however consider claims on an individual basis, taking into account the specific facts of the case and all relevant evidence, including information from relevant COI, the SMA’s judicial position papers and any applicable Swedish and international case law. Regularly COI is sent to the applicant/legal representative after the interview for consideration in the legal representative’s petition.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId28"/>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4283,51 +5099,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4431,51 +5247,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EDD24420"/>
+    <w:nsid w:val="7BAA2E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4579,51 +5395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7D83CCA0"/>
+    <w:nsid w:val="7E16A946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4727,51 +5543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="35A41073"/>
+    <w:nsid w:val="C3B33D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4875,51 +5691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5F05BC6B"/>
+    <w:nsid w:val="79715F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5023,51 +5839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="75614187"/>
+    <w:nsid w:val="4E9E0E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5171,51 +5987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="82402105"/>
+    <w:nsid w:val="2C055188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5319,51 +6135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FFA492AB"/>
+    <w:nsid w:val="1316A4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5467,51 +6283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B6818C70"/>
+    <w:nsid w:val="B17BCB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5615,51 +6431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E44F8CFC"/>
+    <w:nsid w:val="D885D757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5763,51 +6579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="37B97E97"/>
+    <w:nsid w:val="1421F71B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5911,51 +6727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F678B796"/>
+    <w:nsid w:val="27E01EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6059,51 +6875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DFFBB353"/>
+    <w:nsid w:val="3B71B982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6207,51 +7023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="554E1127"/>
+    <w:nsid w:val="DFB297D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6355,51 +7171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A436F5E9"/>
+    <w:nsid w:val="CC3D2808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6503,51 +7319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="2ACAC0E4"/>
+    <w:nsid w:val="E9A3A6D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6651,51 +7467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="D83FB38C"/>
+    <w:nsid w:val="9027F47B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6799,51 +7615,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8CAC2AF6"/>
+    <w:nsid w:val="E345B54D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="BE39B9C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6996,50 +7960,53 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7120,51 +8087,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrationsverket.se/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/Children-seeking-asylum.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/For-lgbtq-persons.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/government-policy/migration-and-asylum/aliens-act/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/contentassets/784b3d7be3a54a0185f284bbb2683055/aliens-act-2005_716.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easo.sharepoint.com/sites/IDS-SWE/SitePages/Types-of-procedures-at-first-instance-special-procedures.aspx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.2fa4056d1775f05c203162f/1621925100883/MIGRFS%202021%204.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.easo.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ids.easo.europa.eu/download/attachments/1278242/BESLUT%20RA1282021.pdf?version=1&amp;modificationDate=1622716872737&amp;api=v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716/#K4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/lifos-aktuellt.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/sokning.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=CELEX:32011L0095&amp;from=EN" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/About-the-Migration-Agency/Country-of-origin-information-Lifos.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coi.euaa.europa.eu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Check-your-application.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2024-02-27-nytt-satt-att-delge-beslut-i-asylarenden-fran-1-mars.html#:~:text=Fr%C3%A5n%20och%20med%201%20mars%20blir%20det%20m%C3%B6jligt%20att%20meddela,nytt%20brev%20med%20ett%20kontrollmeddelande." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4543" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4549" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4551" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4552" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4558" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4562" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4569" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4571" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4572" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4577" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4580" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4581" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4582" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4583" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4585" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4586" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4592" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4594" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.migrationsverket.se/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/Children-seeking-asylum.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/For-lgbtq-persons.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/government-policy/migration-and-asylum/aliens-act/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/contentassets/784b3d7be3a54a0185f284bbb2683055/aliens-act-2005_716.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easo.sharepoint.com/sites/IDS-SWE/SitePages/Types-of-procedures-at-first-instance-special-procedures.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.2fa4056d1775f05c203162f/1621925100883/MIGRFS%202021%204.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.easo.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1641" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ids.easo.europa.eu/download/attachments/1278242/BESLUT%20RA1282021.pdf?version=1&amp;modificationDate=1622716872737&amp;api=v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716/#K4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/lifos-aktuellt.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/sokning.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/HTML/?uri=CELEX:32011L0095&amp;from=EN" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/About-the-Migration-Agency/Country-of-origin-information-Lifos.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coi.euaa.europa.eu/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Check-your-application.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2024-02-27-nytt-satt-att-delge-beslut-i-asylarenden-fran-1-mars.html#:~:text=Fr%C3%A5n%20och%20med%201%20mars%20blir%20det%20m%C3%B6jligt%20att%20meddela,nytt%20brev%20med%20ett%20kontrollmeddelande." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>