--- v1 (2026-07-16)
+++ v2 (2026-07-16)
@@ -5247,51 +5247,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BAA2E25"/>
+    <w:nsid w:val="77A61B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5395,51 +5395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7E16A946"/>
+    <w:nsid w:val="CD90D0ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5543,51 +5543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C3B33D7B"/>
+    <w:nsid w:val="EC1DA6C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5691,51 +5691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="79715F4E"/>
+    <w:nsid w:val="CBAC02A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5839,51 +5839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4E9E0E92"/>
+    <w:nsid w:val="77EECFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5987,51 +5987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2C055188"/>
+    <w:nsid w:val="5C200517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6135,51 +6135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1316A4E1"/>
+    <w:nsid w:val="A8E6CC65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6283,51 +6283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B17BCB1B"/>
+    <w:nsid w:val="9FDF5C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6431,51 +6431,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D885D757"/>
+    <w:nsid w:val="8E0E8538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6579,51 +6579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1421F71B"/>
+    <w:nsid w:val="DD577D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6727,51 +6727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="27E01EEB"/>
+    <w:nsid w:val="B3C8C61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6875,51 +6875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3B71B982"/>
+    <w:nsid w:val="0AD30868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7023,51 +7023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="DFB297D3"/>
+    <w:nsid w:val="9C1EA186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7171,51 +7171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="CC3D2808"/>
+    <w:nsid w:val="BB41C086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7319,51 +7319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E9A3A6D5"/>
+    <w:nsid w:val="205F0B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7467,51 +7467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9027F47B"/>
+    <w:nsid w:val="79C63A60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7615,51 +7615,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E345B54D"/>
+    <w:nsid w:val="E9601E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7763,51 +7763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="BE39B9C3"/>
+    <w:nsid w:val="D605E75F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>