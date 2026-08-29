--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -32,827 +32,871 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4489" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception System</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4490" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4491" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4492" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4493" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4494" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisational aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4495" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4496" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Staff and training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4497" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception phases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4499" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Contingency planning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4500" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Facilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4501" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4502" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Premises at the border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4503" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Initial reception centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4504" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Collective accommodation centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4505" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4506" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4507" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4508" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4509" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Definition of material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4511" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4512" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4513" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4514" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rights and obligations during reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4515" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information and counselling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4516" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4517" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Employment and vocational training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4518" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4519" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Education for minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4520" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4521" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sufficient means</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4522" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4523" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4524" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sufficient means test</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4525" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4526" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4527" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4528" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Review of the sanction decision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception System</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece is bound by the recast Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4540/2018 Adaptation of the Greek legislation to the provisions of Directive 2013/33 / EU of the European Parliament and of the Council of 26 June 2013, on the requirements for the reception of applicants for international protection | Νόμος 4540/2018 (ΦΕΚ 91/ Α΄/22.05.2018) Προσαρμογή της ελληνικής νομοθεσίας προς τις διατάξεις της Οδηγίας 2013/33/ΕΕ του Ευρωπαϊκού Κοινοβουλίου και του Συμβουλίου</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22/05/2018: Greece transposes the recast Reception Conditions by Law 4540/2018. In 2019, L. 4540/2018 was replaced by the IPA (L. 4636/2019), which was further amended on 10 June 2022, by Law No 4939/2022 on “Legal code on reception, international protection for applicants of international protection/stateless persons and temporary protection in case of mass influx of displaced persons” |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Νόμος 4939/2022 Κύρωση Κώδικα Νομοθεσίας για την υποδοχή, τη διεθνή προστασία πολιτών τρίτων χωρών και ανιθαγενών και την προσωρινή προστασία σε περίπτωση μαζικής εισροής εκτοπισθέντων αλλοδαπών</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Authority responsible for reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Presidential Decree (PD) 106/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, as amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PD 77/2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the following secretariats operate under the </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General Secretariat for the Reception of Asylum Seekers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General Secretariat of Vulnerable Citizens and Institutional Protection (previously operated as Special Secretariat for Unaccompanied Minors)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General Secretariat of Migration Policy  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception and Identification Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (RIS): The Reception and Identification Service is the responsible authority for reception. It oversees the identification and registration of third country nationals and stateless persons (hereafter both terms will be referred as TCNs) that enter Greece without legal documentation. RIS is also responsible for the registration of asylum applications, and the provision of reception conditions, according to the relevant EU legislation. In addition, RIS, through its Directorates, is responsible for the operation and coordination of its regional services, composed of registration facilities (namely the Reception and Identification Centres - RIC and the Closed Controlled-Access Centres - CCAC, both of which constitute RIS’ reception centres, where the reception and identification process, as well as the registration of asylum claims take place), and of accommodation facilities (namely the Controlled-Access Facilities for the Temporary Accommodation of Asylum Seekers – CAFTAAS), as well as for the activation, deactivation or expansion of the above-mentioned facilities, according to needs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In particular, RIS consists of the following units, which have, indicatively, the below-mentioned competencies: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -917,232 +961,240 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors involved</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">RIS cooperates with other State actors to fulfil its mission, for example with the Hellenic Police, the National Centre for Social Solidarity (EKKA), the National Organization for Public Health (EODY), the Ministry of Education, and others. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">article 45 Law 4939/2022 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agencies of the European Union, such as the European Union Agency for Asylum (EUAA) and the European Border and Coast Guard Agency (FRONTEX), as well as the International Organization for Migration (IOM), may provide assistance in reception and identification procedures, within the framework of their competences and in accordance with Operating Rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR, the UN Refugee Agency, may monitor the above-mentioned procedures, provide information to those subject to the reception and identification process, and offer any assistance as needed, in accordance with its mandate and competencies.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Details of the cooperation between the Reception and Identification Service and the aforementioned bodies are regulated by memoranda. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NGOs may also participate in the implementation of international protection, immigration and social integration actions upon registration in the Ministry's Register of Greek and Foreign Non-Governmental Organizations (NGOs) and Register of Members of Non-Governmental Organizations (NGOs). (</w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">article 78, Law 4939/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">article 44, Law 4960/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Having in mind the above-mentioned synergies framework, below there is an indicative recording of the thematic areas of cooperation between RIS and other actors:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> supports reception and registration procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNICEF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> supports actions for education and unaccompanied minors based on a Memorandum of Understanding (read more on </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception provisions for vulnerable persons Greece</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Emergency Response Mechanism (NERM), provides housing in shelters to unaccompanied minors who reside in RIS Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IOM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> implements various projects, including the provision of medical and psychosocial support services to RIS Facilities’ residents (“Ippokratis I” project), the Assisted Voluntary Repatriation Program for those TCNs who wish to return to their country of origin, and the HELIOS Project for beneficiaries of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EODY cooperates with RIS in the epidemiological monitoring of RIS Facilities (“Ippokratis II” project) ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EKKA (National Center for Social Solidarity, which belongs to the Ministry of Social Cohesion and Family Affairs)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> runs EMA (the Greek National Referral Mechanism for the protection of victims of human trafficking) that cooperates with RIS on that sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Education has deployed staff to RIS Facilities, under the role of Refugee Education Coordinators, in order to facilitate access of minors to schools, as well as monitor and support school attendance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1249,63 +1301,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The third channel, is the RIS training platform, which has been designed by the Department and the Ministry’s Directorate for Information and Communication Technologies to enhance the skills and knowledge of RIS’ staff on several thematics of interest that are not covered by the EUAA training modules or by other actors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception phases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All third-country nationals and stateless persons (TCNs), who enter the country without legal formalities are subject to reception and identification procedures. These persons are immediately taken to the Reception and Identification Centers, under the responsibility of the police or Coast Guard. The transfer may be carried out with the care of the Reception and Identification Service, in case of inability of the competent police or port authorities or for the rapid and appropriate transfer of persons belonging to vulnerable groups (</w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">article 39, Law 4636/2019</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as amended by </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4686/2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since September 2022, TCNs who are already in the mainland should initially book an appointment through an online platform and then present themselves in one of the two registration facilities in Diavata (Thessaloniki) or Malakasa (Attica) to complete registration of their application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All TCNs undergo a reception and identification procedure comprised of five steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1428,51 +1482,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">- Care for Vulnerable Groups - Provision of Psychosocial Support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Referral to International Protection procedures Full registration of the asylum claim. Biometric data for EURODAC I. Issuance of International Protection Applicant’s Card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individuals who apply for International Protection (Asylum) are referred to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">competent Regional Asylum Office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for the personal asylum interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Further referral and relocation Third-country nationals or stateless persons who do not wish to be granted international protection are referred to the competent authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Transfer of third-country nationals to other regional units</w:t>
       </w:r>
     </w:p>
@@ -1500,51 +1555,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 4825/2021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – published on 4 September 2021 - foresees that the Reception and Identification Service (RIS) can create three types of reception Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Identification Centres (RICs/K.Y.T.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1824,63 +1880,65 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Situational Picture Regarding the Islands at Eastern Aegean Sea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is updated daily by the </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Secretary for Information &amp; Communication </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The 8 RICs and CCACs have a nominal capacity of 19,410 accommodation places (30-07-2025).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2185,51 +2243,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Name of  the reception facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Controlled-Access </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilities for the Temporary Accommodation of Asylum Seekers (CAFTAAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regime </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -2309,51 +2368,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Number of centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Currently 22 Accommodation Facilities operate. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The list is available on the Ministry's website </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -2375,51 +2435,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Facilities are located throughout mainland Greece, divided into two Directorates, one for Northern and one for Southern Greece facilities. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A list is available on the Ministry's website with information on the exact location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
@@ -2955,63 +3016,65 @@
         <w:rPr/>
         <w:t xml:space="preserve">Legal counselling/information on women’s rights, relevant legislation, and the procedures required for filing a complaint, lawsuit, or other legal actions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Referral to public medical units, child protection actors, accommodation to specialised shelters, other support services, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">articles 31 and 39 Law 4960/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> supplementing </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 4939/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [art. 66ΚΕ &amp; 66ΛΓ], the General Secretariat for Vulnerable Persons and Institutional Protection is the competent national authority for the overall protection of unaccompanied minors, including accommodation, and ensures housing and complementary services for unaccompanied minors, in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Long-Term Accommodation facilities (Δομές Μακροχρόνιας Φιλοξενίας - Δ.Μ.Φ.), which are divided into:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Accommodation Centers for Unaccompanied Minors (Κέντρα Φιλοξενίας για Ασυνόδευτους Ανηλίκους - Κ.Φ.Α.Α.) up to eighteen (18) years of age and</w:t>
       </w:r>
       <w:r>
@@ -3086,51 +3149,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">articles 1 and 59 of Law 4939/2022</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, material reception conditions include the provision of accommodation (provided only in kind), food (in kind) and cash assistance to cover the needs of clothing, hygiene items, communication, school supplies, non-prescribed medication, and urban transportation. Material reception conditions are provided in order to ensure a sufficient standard of living with respect to human dignity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -3548,51 +3612,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of information provision on benefits and obligations related to reception conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">art. 39 of Law 4939/2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIS provides, among other, the following information to third country nationals and stateless persons who enter Greece without the legal formalities, as part of their identification and registration process: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">their rights and responsibilities, at the stage of reception and in connection to the process of examination of their asylum claim</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -3996,51 +4061,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adults’ access to vocational training </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants have access to registration and follow-up of vocational training programs under the same conditions as Greek citizens, regardless of whether they have access to the labour market. Access to vocational training linked to an employment contract presupposes access to the labour market, in accordance with the provisions of </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">article 57 of the Law 4939/2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. (article 58, Law 4939/2022). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to tertiary education </w:t>
             </w:r>
           </w:p>
@@ -4192,89 +4258,91 @@
               <w:t xml:space="preserve">Access to healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary Number for Security and Health Care for Aliens (PAAYPA) is needed to access medical care and health services. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The holder of the P.A.A.Y.P.A. has access to health services based on the provisions of </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">article 33 of Law 4368/2016 (A' 21)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. In case of rejection of the application for international protection, and in case this rejection does not have a suspensive nature, the P.A.A.Y.P.A. is automatically deactivated and the beneficiary ceases to have access to the above services. Exceptionally, when the rejection decision concerns an unaccompanied minor, the P.A.A.Y.P.A. remains active until the return decision is executed or the unaccompanied minor reaches the age of majority. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enrollment in public education (primary and secondary education) is mandatory for minor applicants for international protection and minor children of applicants. Enrollment takes place under similar conditions as Greek nationals. The MMA closely cooperates with the Ministry of Education and Religious Affairs to ensure that all children that are hosted in its facilities have access to school as soon as possible and in any case within three months of their asylum application registration. In this regard, the two Ministries have cooperated in the deployment of Refugee Education Coordinators in all RIS Facilities, to facilitate the access of the above-mentioned target group to public schools. Furthermore, RIS, in cooperation with other actors, including universities, the Ministry of Education and Religious Affairs (public schools, teachers, etc.), private schools, international organizations, and NGOs, implements several actions, targeted to enhance the attendance of school, raise awareness on bullying and how to address it, provide advice to parents on how they can support their children, etc. Kindergartens operate within all RIS Facilities. If the minor applicants and the minor children of the applicants do not comply with the obligation of par. 1 and do not register or attend the respective school courses, because they do not wish to join the education system, the material reception conditions may be limited in accordance to article 61 and furthermore, administrative sanctions provided also for Greek citizens may be imposed on the adult members of the minor's family.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moreover, according to </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">L. 3879/2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Zones of Educational Priorities are established in the primary and secondary education, for the students, including asylum seekers and refugees, who do not speak Greek, or have a limited knowledge of the Greek language, so as to receive additional support aiming in their smooth integration in the formal education system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -4313,71 +4381,73 @@
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intercultural mediation services are provided  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant Integration Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In  In selected Community Centers (read more about: </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Program to strengthen/promote intercultural mediation services in Community Centers/Municipal Immigrant Integration Centers”</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">To agencies and Non-Governmental Organizations within the framework of reception and protection programs for asylum seekers and beneficiaries of international protection.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4446,51 +4516,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No contribution is required from the part of asylum seekers for the provision of reception conditions, including the coverage of healthcare costs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No sufficient means test is conducted by the reception authorities. However, applicants for international protection who reside in RIS Facilities and benefit from the provision of material reception conditions are required to inform RIS in case they become employed, by presenting the relevant documentation (e.g. a copy of the contract). Failure to comply with this obligation may trigger the withdrawal of material reception conditions, as per </w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">art. 61 of Law 4939/2022.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4597,51 +4668,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision to restrict or terminate the provision of material reception conditions shall be taken by the competent Reception Authority on an individual and objective basis and shall be reasoned. When making a decision to terminate or limit the material conditions for receiving or enforcing the sanction the special status of the person shall be taken into account, particularly in the case of vulnerable persons. The decision to restrict or terminate host material conditions may not apply to the applicant's access to medical care and should not make it impossible for applicants to access basic means of ensuring a decent standard of living.  Decisions restricting or terminating the provision of material conditions shall be communicated to applicants in a language they understand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant may submit an appeal before the Administrative Court against the decision restricting or withdrawing material reception conditions, according to the Code for Administrative Law Proceedings In case of appeal, the applicant of international protection may receive free legal aid and representation, according to the terms and conditions of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 3226/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId72"/>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4706,199 +4778,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Greece</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="318E9AEE"/>
+    <w:nsid w:val="36E587D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F59E442"/>
+    <w:nsid w:val="E079F325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5150,51 +5255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3841473A"/>
+    <w:nsid w:val="417A8B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5298,51 +5403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="214BB748"/>
+    <w:nsid w:val="27488EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5446,51 +5551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CE2974D1"/>
+    <w:nsid w:val="422884D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5594,51 +5699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C8BD7FF4"/>
+    <w:nsid w:val="7343F5CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5742,51 +5847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B567097C"/>
+    <w:nsid w:val="E9E526D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5890,51 +5995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A4364A6C"/>
+    <w:nsid w:val="B6259A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6038,51 +6143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0F702FEF"/>
+    <w:nsid w:val="F6577DCF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6186,51 +6291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6E3B5BE8"/>
+    <w:nsid w:val="B9BA2872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6334,51 +6439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F4E5B33C"/>
+    <w:nsid w:val="E51D800B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6482,51 +6587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="85EFFDE0"/>
+    <w:nsid w:val="CD2AEDE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6630,51 +6735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="8A9616C1"/>
+    <w:nsid w:val="E53668F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6778,51 +6883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="04414CF5"/>
+    <w:nsid w:val="25E248E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6926,51 +7031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="47F1AD54"/>
+    <w:nsid w:val="A309EF29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7074,51 +7179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="25EF7154"/>
+    <w:nsid w:val="20CF6119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7396,51 +7501,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4489" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4494" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4497" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4499" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4502" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4504" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4513" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4515" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4516" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4517" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4518" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4522" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4523" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4524" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4525" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2020/06/%CE%9D%CF%8C%CE%BC%CE%BF%CF%82-45402018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/wp-content/uploads/2022/07/%CE%A6%CE%95%CE%9A-%CE%91-111-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/662932/p.d.-106-2020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/894089/p.d.-77-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.immigration.gov.gr/web/guest/home" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/ris/organogramma-ypyt/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/809570/nomos-4960-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easo.europa.eu/operational-support/types-operations" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.org/appeals/refugee_migrant_europe.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ids.easo.europa.eu/display/IDS/Reception+provisions+for+vulnerable+persons+Greece" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greece.iom.int/en/iom-greece-projects" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ekka.org.gr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/572171/nomos-4636-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/619937/nomos-4686-2020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/gas/dioikisi/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/744954/nomos-4825-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infocrisis.gov.gr/category/latest-info/national-situational-picture-regarding-the-islands-at-eastern-aegean-sea/?lang=en" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infocrisis.gov.gr/the-deputy-minister/?lang=en" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/ris/perifereiakes-monades/domes/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ris/perifereiakes-monades/domes/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forin.gr/laws/law/4148/n-4939-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/797068/nomos-4939-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/166932/nomos-4368-2016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/131747/nomos-3879-2010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/migration-policy/integration/draseis-koinonikis-entaxis-se-ethniko-epipedo/kentra-entaxis-metanaston/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/migration-policy/integration/draseis-koinonikis-entaxis-se-ethniko-epipedo/draseis-diapolitismikis-diamesolavisis/#program-m" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kodiko.gr/nomothesia/document/11689/nomos-3226-2004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>