--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -34,108 +34,118 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 28/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by the recast Reception Conditions Directive; however no transposition was implemented as the reception system was deemed in line with the standards set out in the directive. Reception is regulated by the Law on Reception of Asylum Seekers and Others, 1994:137 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lag (1994:137) om mottagande av asylsökande m.fl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11/05/1994: Law on Reception of Asylum Seekers and Others, 1994:137 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lag (1994:137) om mottagande av asylsökande m.fl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. and Ordinance on the Act on Reception of Asylum Seekers, 1994:361 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Förordning (1994:361) om lagen om mottagande av asylsökande m.fl. 1994:361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -1607,92 +1617,94 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Number of centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Variable, more details in </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öppna data – Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (only in Swedish)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Variable, more details in </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öppna data – Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (only in Swedish)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
@@ -1948,111 +1960,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for international protection have the right to access accommodation and daily and special financial allowances </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(dagersättning).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once an applicant lodges an application, a </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LMA card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lagen om mottagande av asylsökande m.fl.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which translates to “the Act on Reception of Asylum Seekers”) is issued by the Swedish Migration Agency which certifies that the holder is an applicant. It is not an identity card, but it can be shown at pharmacies or health and medical care institutions to prove that the holder is entitled to certain benefits as an applicant, such as reduced patient’s fee and reduced cost for prescription medicine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional information about each of the rights can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information about standard requirements, see the Ordinance on the Reception of Asylum Seekers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(Förordningen om mottagande av asylsökande m.fl. (1994:361))</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MIGRFS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2476,63 +2491,65 @@
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All asylum seekers receive an allowance, except applicants who lodged a subsequent application and applicants who received a transfer decision under the Dublin III Regulation and applicants (single adults and couples without children) who received a final decision rejecting the application after the time limit for a voluntary return has expired. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Limitations apply for applicants who choose to live in their own accommodation (EBO). As of 1 March 2024, applicants should move to the accommodation allocated by the SMA, otherwise they will lose their right to financial allowances. Applicants who decide to move to municipalities suffering socio-economic challenges automatically lose those rights. The </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">list of municipalities</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and areas considered suffering socio-economic challenges is updated yearly. An online </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">search service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is available where it is possible to check whether an address belongs to a registered area or not. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">When an applicant submits a request for daily allowance, the SMA reviews the application in connection with the applicant’s address. Applicants are obliged to inform about their residential address and changes to the SMA. They can do that by filling out the corresponding form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2644,51 +2661,52 @@
               <w:t xml:space="preserve">Modalities of information provision on benefits and obligations related to reception conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information on reception conditions is provided in writing and orally by an SMA officer when applicants lodge their application and at any point on time by staff at reception centres. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information leaflets are available in 15 languages and audio-visual information on the asylum procedure, healthcare, day nurseries and schools, and returns is available in the official SMA's </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> in eight languages.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
@@ -2721,51 +2739,52 @@
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information on house rules is provided by reception officers. Information is also available on walls and offices for easy access. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The SMA’s </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> provides information on the rules to be followed during an applicant's stay at a reception facility. These include: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All forms of alcohol and drugs are forbidden in SMA accommodations. Everyone in the facility must respect each other, regardless of religion, culture, sexual orientation, and whether they are women or men.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -2958,51 +2977,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Time limit to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Once the application is lodged, applicants have immediate </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">access to the labour market</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> without the need to hold a work permit if certain criteria are met. The LMA card will include the AT-UND (authorisation for work). Employees can verify the permit by scanning the QR code.    </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If the international protection application is rejected, the AT-UND is no longer valid. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Normally the right to work lasts until either a residence permit is granted or the applicant leaves the country. If the application has been rejected and the person does not cooperate to leave the country, the AT-UND is no longer valid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3110,51 +3130,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants with an AT-UND can contact the Swedish Public Employment Service (</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbetsförmedlingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) to find a job.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants are not eligible for unemployment benefits or other residence-based benefits that are provided when registered in the Swedish population register.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -3201,51 +3222,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to tertiary education </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For access to university, the recognition of previous education qualifications may be needed. For the recognition of studies and qualifications, an evaluation must be done by the Swedish Council of Higher Education. More details on the procedure can be found </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.  ​​​​​​​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Healthcare</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -3307,84 +3329,86 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Level of healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regions manage the type of healthcare provided to the applicant. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult applicants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> are entitled to emergency heath and dental care, as well as essential medical care, childbirth care, abortion care, advice on contraception, maternity care and healthcare under the Swedish Communicable Diseases Act (a law intended to prevent the spread of contagious diseases). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minors have full health and dental care, in line with all other children in Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contraceptives and maternal and obstetric care are free of charge. In special circumstances, expenses paid for healthcare can be claimed back from the SMA.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If a person with a </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">disability</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is identified, the SMA will encourage the applicant to contact the Swedish healthcare system by providing the contact information. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The regions receive economic compensation from the state for healthcare provision which consists of a fixed financial support for healthcare for minors (up to 18 years of age):   </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
@@ -3424,51 +3448,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The LMA card is needed when visiting a healthcare provider or collecting a medicine from a pharmacy. Some medical care is provided for a small </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, lower rates for medical services/medicines apply once an applicant presents the LMA card (e.g. visit to a doctor at a health centre is 50 SEK; emergency visit to a public dental service is 50 SEK).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3524,63 +3549,65 @@
         <w:rPr/>
         <w:t xml:space="preserve">104,800 SEK per year for one pupil in elementary school</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">119,100 SEK per year for one pupil in high school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information about the system and applicants' rights can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children have the right to lessons in their own mother tongue on a regular basis, if there are more than five pupils with the same language in the area. Tutoring is provided to students who do not fully follow the teaching in the class because of insufficient knowledge of Swedish. In addition, children between 16-19 often have to attend a preparatory course to improve their skills in Swedish and other core subjects before being able to access vocational education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
       </w:r>
     </w:p>
@@ -3614,111 +3641,114 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to socio-cultural orientation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The SMA offers 8-hour information session on the Swedish community. As of October 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">social orientation classes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> are mandatory for all applicants as soon as possible after an application for asylum has been registered. The induction is now more comprehensive and delivered to all applicants over the age of 16 through a one-day session, while the material is adapted and in written for accompanied children, and studied with the case officer for unaccompanied children. The sessions are organised in different languages in first reception centres or through videoconference for persons who have their own accommodation. The SMA offers childcare while parents follow the course. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In December 2024, an independent actor conducted surveys and interviews with asylum seekers who have participated in the social introduction programme (since 2021, just over 12,000 people). The latest survey from autumn 2024 shows that 97% of those surveyed were satisfied or very satisfied with the social introduction programme. In the group interviews, several participants expressed that they were very satisfied with receiving comprehensive and reliable information about Sweden, the asylum procedure, and their rights and obligations. More information on the evaluation and its results can be found </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Language classes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elements of civic education are included in the language course "</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swedish for Immigrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">" that is offered to everyone living in Sweden without Swedish as their mother tongue. Courses are organised by local governments or may be provided by NGOs on an ad hoc basis. Online programmes are also available to help applicants learn Swedish independently.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -3987,199 +4017,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="373C395C"/>
+    <w:nsid w:val="B47C8ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4283,51 +4346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9C45BAA2"/>
+    <w:nsid w:val="ABC352BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4431,51 +4494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BFE1A225"/>
+    <w:nsid w:val="75D5753E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4579,51 +4642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5AC5C02F"/>
+    <w:nsid w:val="DD2A88D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4727,51 +4790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CE578AF2"/>
+    <w:nsid w:val="1EFAD237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4875,51 +4938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="068FE683"/>
+    <w:nsid w:val="32B089A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5023,51 +5086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2C07B1F7"/>
+    <w:nsid w:val="2313FBF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5171,51 +5234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B0E9848A"/>
+    <w:nsid w:val="16CA8F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5319,51 +5382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="21729A9B"/>
+    <w:nsid w:val="53DB6F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5467,51 +5530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1D70B1F0"/>
+    <w:nsid w:val="B42A30F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5771,51 +5834,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/2ES88Ne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/2jMHsV9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/om-migrationsverket/statistik/oppna-data.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/you-are-waiting-for-a-decision/asylum/you-have-applied-for-asylum/asylum-seeker-card-lma-card.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl/du-har-ansokt-om-asyl.html#svid10_2cd2e409193b84c506a2f91a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/download/18.2cd2e409193b84c506a369cc/1740587217974/MIGRFS_2025_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/Privatpersoner/Skydd-och-asyl-i-Sverige/Medan-du-vantar/Boende/Eget-boende/Omraden-som-kan-paverka-ratten-till-ersattning-for-asylsokande.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/Privatpersoner/Skydd-och-asyl-i-Sverige/Medan-du-vantar/Boende/Eget-boende.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Private-individuals/Protection-and-asylum-in-Sweden/Film.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl/du-har-ansokt-om-asyl/boende.html#svid12_2cd2e409193b84c506a30eb9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl/du-har-ansokt-om-asyl/arbete.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbetsformedlingen.se/other-languages/english-engelska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhr.se/en/start/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl/du-har-ansokt-om-asyl/halso--och-sjukvard.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/publications/persons-disabilities-asylum-and-reception-systems" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl/du-har-ansokt-om-asyl/halso--och-sjukvard.html#svid12_2cd2e409193b84c506a30e6c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl/du-har-ansokt-om-asyl/skola.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skolverket.se/regler-och-ansvar/ansvar-i-skolfragor/nyanlanda-barns-ratt-till-utbildning" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/du-vantar-pa-beslut/asyl/du-har-ansokt-om-asyl/aktiviteter-for-dig-som-asylsokande.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2024-12-12-majoriteten-av-asylsokande-ar-nojda-med-migrationsverkets-samhallsintroduktion.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.informationsverige.se/sv/jag-ar-asylsokande/lar-dig-svenska.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>