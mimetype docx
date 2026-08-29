--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,206 +42,215 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the recast Asylum Procedures Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions regulating access to the asylum procedure and the prohibition of refoulement: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 14, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 15, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 151, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 50, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Välismaalasele rahvusvahelise kaitse andmise seadus </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -309,481 +318,493 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board (PBGB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet (PPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board (PBGB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet (PPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board (PBGB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet (PPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board (PBGB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet (PPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board (PBGB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet (PPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board (PBGB) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet (PPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia has </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia has </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">7 external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia has </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">32 external sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list of external border-crossing points is published on a dedicated page of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Police and Border Guard Board (PBGB) website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 3(11) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) stipulates that, in the event of an emergency arising from mass migration, applications for international protection may only be submitted at specified locations determined by the Police and Border Guard Board. Section 366 addresses the provisions for the accommodation and detention of applicants during such emergencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle of protection from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is enshrined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Section 50 (Prohibition of expulsion or return of refugee). This section stipulates that the Police and Border Guard Board must not expel or return a refugee to a country where their life or freedom would be threatened due to race, nationality, religion, membership in a particular social group or political opinion, unless there is a credible threat to national security, or the refugee has been convicted of a serious crime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -955,173 +976,178 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person may express the wish to apply for international protection to the Police and Border Guard Board (PBGB) upon entering Estonia. If at a border checkpoint or in detention, the application must be made directly to the PBGB. For those already in Estonia, the application can be submitted at any PBGB police station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 10(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) generally provides that the applicant has the right to communicate with UNHCR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application for international protection by a third-country national received within the framework of resettlement or relocation is accepted by the PBGB in the territory of a foreign state, as outlined in Section 14(111) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA). In practice, for individuals resettled from Türkiye, the application is processed by Estonian authorities in Türkiye and the resettled individuals receive a short-term visa to enter Estonia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant submits an application for international protection to the PBGB while in another Member State, the PBGB will forward the application to the competent authority in that Member State, in accordance with Section 14(32) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia currently does not implement resettlement or humanitarian admission programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements for making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application for international protection must be made in person, as per Section 14(4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA). According to Section 17(2) of the AGIPA, children have the right to submit an application for international protection in their name. Under Section 171 of the AGIPA, when an adult asylum applicant is incapacitated, the same legal framework that governs the representation and application requirements for minors applies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registering an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police and Border Guard Board (PBGB) is responsible for registering applications for international protection. Section 14(41) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) states that an application for international protection must be registered immediately or within 3 working days of submission. In cases of emergency or high volumes, the registration deadline may be extended to 10 working days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To register an application for international protection, the PBGB performs the following practical steps:</w:t>
       </w:r>
@@ -1231,82 +1257,85 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takes DNA samples if required, especially for children under 14 if identification is problematic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Data collection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All applications are registered in the National Register for the Granting of International Protection, as regulated by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Statutes of the National Register for the Granting of International Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The register is a database managed by the PBGB, which includes data on asylum applicants, temporary protection registrants, refugees and beneficiaries of subsidiary or temporary protection. It contains comprehensive details about applicants, their family members and their applications, including personal information, contact details, biometric data, travel history and information on the protection procedure, as well as specifics about applications for residence permits, renewals and adaptation programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the statutes, the PBGB must ensure the confidentiality of data in the register through organisational, physical and IT security measures. Access to data is strictly regulated, with third parties granted access only on legal grounds and under stringent data protection requirements, as outlined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Public Information Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal Data Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the registration process, the PBGB collects personal identification details, details of the applicant's arrival, the basis for their asylum claim, photographs and fingerprints (for those aged 14 or older), as well as DNA samples, if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation</w:t>
       </w:r>
@@ -1338,51 +1367,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police and Border Guard Board (PBGB) is responsible for lodging applications for international protection. Applications must be lodged in person. In practice, the making, registration, and lodging of applications take place simultaneously at the Police and Border Guard Board (PBGB) office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 10(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) generally provides that the applicant has the right to communicate with UNHCR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements to lodge an application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As lodging occurs simultaneously with the making and registration of the application, no separate formal requirements apply to this stage.</w:t>
       </w:r>
@@ -1436,51 +1466,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement to submit original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 14(5) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA), the Police and Border Guard Board (PBGB) may require the applicant to deposit their identity documents until the end of the asylum proceedings, during which these documents are kept in the applicant’s personal file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant must immediately submit the following documents upon applying for international protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Identification documents and proof of nationality, as well as other documents that help verify identity and nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1517,51 +1548,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant refuses to surrender their personal documents, the authorities handling the asylum process are authorised to inspect the applicant and their personal belongings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA), if the applicant does not have an identification document, they will be identified or their identity verified based on other evidence as necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Return of original documents to the applicant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Positive decision: All documents are returned if international protection is granted.</w:t>
       </w:r>
@@ -1576,168 +1608,172 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Voluntary return: Documents are usually returned immediately before departure. If the return is facilitated by the IOM’s Voluntary Assisted Return and Reintegration Programme (VARRE), the police may hand the documents to an IOM representative, who then gives them to the applicant before departure. Documents may be returned earlier if there is no risk of absconding or evading the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 11(2)3 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) requires applicants to provide all relevant information, documents and other evidence in their possession that pertains to the proceedings concerning their application for international protection. Additionally, Section 11(2)4 mandates that applicants must allow for their examination, including radiographic imaging and age determination tests, as well as the examination and submission of their personal effects and documents for deposit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The system allows for the submission of documents in electronic form. As a general rule, documents are returned at the end of the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requirement to read digital data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 11(2)(4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA), applicants are required to permit the examination of their personal effects and person, undergo radiographic examination, submit to age-assessment testing, and deposit documents and personal effects. Applicants must sign a consent form. Refusal to submit personal effects may be regarded as an indication of non-cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for applicants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confidentiality principle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 13 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA), proceedings related to international and temporary protection are not public. This legal provision requires the Police and Border Guard Board (PBGB), the Ministry of Social Affairs, relevant agencies, detention and accommodation centres, as well as translators and other stakeholders to maintain strict confidentiality regarding all information related to applicants. This section also classifies personal data for internal use only and restricts its communication to foreign states, ensuring it is not disclosed to the applicant’s country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 14 further specifies the PBGB’s duties in safeguarding personal information during the asylum process, requiring careful management and protection of data and ensuring it is used solely for legal purposes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 15(1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) states that the applicant shall have their rights and obligations introduced in writing against their signature. If the information is presented through digital tools, the applicant confirms their understanding with an electronic note. A paper copy of the list of rights and obligations is provided to the applicant upon request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police and Border Guard Board (PBGB) is responsible for providing information on access to asylum procedures. To this end, it distributes information materials in various languages, including Albanian, Arabic, Azeri, Belarusian, Estonian, Bengali, Dari, English, Farsi, Georgian, Sorani, Russian, French, Turkish, Hindi, Kurmanji (Northern Kurdish), Tamil and Tigrinya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, information is provided both in writing and orally, depending on individual circumstances. For unaccompanied minors, factors such as age, education and health are considered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1825,169 +1861,174 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://help.unhcr.org/estonia/how-to-apply-for-asylum-in-estonia/how-to-apply-for-asylum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 30 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA), an interpreter must be provided if the applicant is not proficient in Estonian. Interpretation is required for procedural acts in which the applicant is directly involved. The Police and Border Guard Board may engage an interpreter using appropriate means of communication as necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation is provided from the moment an application is made. Depending on interpreter availability, it may be offered in person or online. For rare languages, double interpretation may be used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 10(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) stipulates that the applicant must be informed of their right to legal assistance at the earliest opportunity, but no later than 15 days after submitting an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State-funded legal assistance is not available for making, registering and lodging an application for international protection. Under Section 10(2)10 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA), applicants are entitled to legal aid when challenging a decision on international protection before an administrative court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Free legal assistance is provided by the civil society organisation </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Estonian Human Rights Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId17"/>
@@ -2066,199 +2107,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Estonia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F7605523"/>
+    <w:nsid w:val="952B9D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2362,51 +2436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DE592DC8"/>
+    <w:nsid w:val="75307193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2642,51 +2716,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/117062020004" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/ppa-lugu-ja-vaeaertused" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/en/border-crossing-points" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/128122023018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/514112013001/consolide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/523012019001/consolide" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/estonia/how-to-apply-for-asylum-in-estonia/how-to-apply-for-asylum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanrights.ee/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>