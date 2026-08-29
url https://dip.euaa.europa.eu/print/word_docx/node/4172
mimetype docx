--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,142 +7,807 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Romania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...30 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4132" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4133" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4134" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4135" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4136" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4137" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4138" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4139" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4140" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4142" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4143" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4144" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4145" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4146" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4147" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4148" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4149" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4150" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4151" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4152" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4154" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4155" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4156" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4157" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4158" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4159" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4160" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4161" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4162" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4163" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4164" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4165" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4166" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4167" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4168" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4169" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4170" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4171" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Romania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Romania is bound by the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Lege nr 122/2006 privind azilul in Romania).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania transposes the recast Reception Conditions Directive by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Lege nr 122/2006 privind azilul in Romania).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, detailed provisions regarding the accommodation of applicants for international protection are included in Articles 55-59 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Methodological norms for the application of Law No 122/2006.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -311,75 +976,75 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are 3 types of accommodations for asylum applicants:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special designated premises at border zones, in each border crossing point (being used as initial reception centres)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Collective accommodation centres, which also serve as the first reception centres, are at the same location as regional centres for registration of asylum applications (Bucharest Centre, the Timișoara Centre, the Galați Centre, the Rădăuți Centre, the Maramureș Centre and the Giurgiu Centre)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency accommodation used if needed in case of mass influx of persons (e.g. in 2022 for displaced persons from Ukraine).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises at the border</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1030,205 +1695,205 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The reception centres have capacities ranging from 100 to 500 individuals each, with a total accommodation capacity of 1400. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The reception centres have the following capacities: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bucharest: 320</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...80 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bucharest</w:t>
+              <w:t xml:space="preserve">Galati: 500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Galati</w:t>
+              <w:t xml:space="preserve">Timisoara: 250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Timisoara</w:t>
+              <w:t xml:space="preserve">Radauti: 130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Radauti</w:t>
+              <w:t xml:space="preserve">Maramures: 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maramures</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">Giurgiu: 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Location of the centres within the country </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bucharest</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galati</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Timisoara</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Radauti</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maramures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giurgiu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -1689,54 +2354,55 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific arrangements are made within the six existing accommodation centres for vulnerable persons, including minors, unaccompanied minors over 16 years old, individuals with disabilities, elderly people, pregnant women, single parents with minor children, victims of human trafficking, and individuals who have been subjected to torture, rape, or other serious forms of psychological, physical, or sexual violence, such as victims of female genital mutilation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 17 (1) lit. l of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants with special needs benefit from adaptation of accommodation conditions and assistance in accommodation centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> For unaccompanied minors under the age of 16, accommodation is provided in specialized centres within the Romanian General Directorate for Child Protection. Specific arrangements have also been made within the six existing accommodation centres to host UAMs over 16 years old.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1754,73 +2420,75 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 17(1)(j) and 17(5) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> grant the right to an applicant for international protection, who does not have means of maintenance, to benefit, upon request, from material conditions of reception throughout the asylum procedure, which ensure subsistence and protect physical and mental health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailed provisions regarding the provision of material reception conditions to applicants for international protection are included in Articles 55-56 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Methodological norms for the application of Law No 122/2006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -1942,54 +2610,55 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type and purpose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Part of material reception conditions are provided in the form of financial allowances, such as for food, clothing, and transport.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other cash provisions include 12 RON per person daily for local transport, cultural services, the press, repair and maintenance services, personal hygiene products, etc. (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Government Decision No. 277/2022, amending Article 55 of the Methodological Norms for the Application of Law No. 122/2006</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The reimbursement of travel expenses is available upon the applicant's request, submitted at the accommodation centre. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Additionally, an allowance for children up to the age of 18 is provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2032,270 +2701,271 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and other expenses:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> According to Government Decision No. 277/2022, which amended Article 55 of the Methodological Norms for the Application of Law No. 122/2006, the financial allowance is paid in two instalments and is as follows: </w:t>
-            </w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> According to Government Decision No. 277/2022, the clothing benefits are as follows: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">135 RON per person monthly during the summer season (approximately 28 euros)</w:t>
+              <w:t xml:space="preserve">20 RON per person daily for food</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">200 RON per person monthly during the winter season (approximately 40 euros) </w:t>
+              <w:t xml:space="preserve">12 RON per person daily for other expenses. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The amount of the financial allowance is reviewed periodically and is linked to the state budget. It may also be reviewed on an ad hoc basis, depending on inflation rates. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The calculation of the financial allowance is defined by legislation and is based on the cost of living, excluding housing costs. During the execution of the state budget, if the inflation rate increases by at least 5% compared to the last month when the update of the amount provided by GII was made, it is mandatory for the financial allowances to be increased by the inflation rate. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly financial allowances for different categories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (according to Article 55 of Government Decision No. 1251/2006 for the approval of the Methodological Norms for the Application of Law No. 122/2006 on asylum in Romania): </w:t>
+              <w:t xml:space="preserve">Clothing benefits:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> According to Government Decision No. 277/2022, the clothing benefits are as follows: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Single adults: 480 RON (100 euros)</w:t>
+              <w:t xml:space="preserve">135 RON per person monthly during the summer season (approximately 28 euros)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pregnant women (1-4 months): 570 RON (118 euros)</w:t>
+              <w:t xml:space="preserve">200 RON per person monthly during the winter season (approximately 40 euros) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly financial allowances for different categories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (according to Article 55 of Government Decision No. 1251/2006 for the approval of the Methodological Norms for the Application of Law No. 122/2006 on asylum in Romania): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Persons upon admission to infirmary: 570 RON (118 euros)</w:t>
+              <w:t xml:space="preserve">Single adults: 480 RON (100 euros)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pregnant women (5-9 months): 600 RON (124 euros)</w:t>
+              <w:t xml:space="preserve">Pregnant women (1-4 months): 570 RON (118 euros)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Women giving birth who do not breastfeed: 600 RON (124 euros)</w:t>
+              <w:t xml:space="preserve">Persons upon admission to infirmary: 570 RON (118 euros)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Women giving birth who breastfeed: 630 RON (130 euros)</w:t>
+              <w:t xml:space="preserve">Pregnant women (5-9 months): 600 RON (124 euros)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Children aged 0-5 months: 630 RON (130 euros)</w:t>
+              <w:t xml:space="preserve">Women giving birth who do not breastfeed: 600 RON (124 euros)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Women giving birth who breastfeed: 630 RON (130 euros)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Children aged 0-5 months: 630 RON (130 euros)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Children aged 6-12 months: 690 RON (142 euros)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Individuals in the asylum procedure, including applicants in subsequent applications (if the application has been deemed admissible), are eligible for the allowance, unless they possess sufficient means and live outside the reception centres. Applicants with sufficient resources and those for whom reception conditions have been withdrawn are not entitled to financial assistance, as stipulated in Article 19^1 of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of provision</w:t>
             </w:r>
           </w:p>
@@ -2433,54 +3103,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Article 88^1 of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, applicants are also informed about how to contact NGOs, the UNHCR, and the process for obtaining legal assistance and representation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
@@ -2662,95 +3333,97 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Time limit to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Article 17(1)(o) of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, access to the labour market is allowed, once the applicant for international protection is in the administrative stage of the asylum procedure, or after 3 months if they are still in this phase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">No specific restrictions or conditions apply for granting access to the labour market. Applicants have the right to benefit from measures to stimulate employment, as well as protection within the unemployment insurance system, under the conditions provided by law for Romanian citizens (Article 17(1)(o^1) of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
@@ -2900,54 +3573,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Level of healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Article 17 (1) m)-n) of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, applicants have the right to receive free primary medical care and appropriate treatment, emergency hospital medical care, as well as free medical care and treatment for acute or chronic diseases through the national system of emergency medical care and qualified first aid. These services are provided, as applicable, by the medical service of the accommodation centres and/or by other health facilities accredited and authorized according to the law. Applicants also have the right to be included in national public health programs aimed at the prevention, surveillance, and control of communicable diseases, in situations of epidemiological risk. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants with special needs have the right to receive adequate medical assistance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2967,54 +3641,55 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical care is provided by the medical staff in accommodation centres, who monitor the health of applicants and, in case of illness, provide primary medical care and free treatment. According to the law, emergency care, as well as medical care in the case of acute illness that poses an imminent threat to life, is provided free of charge in state hospitals and covered through the Ministry of Interior's budget. Persons with specific medical conditions, such as diabetes, TB, or HIV/AIDS, may be enrolled in National Government Programs and receive free treatment. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Article 17, al. (1)(p) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, all children have free and unconditional access to education in the same conditions as minor Romanian citizens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children are enrolled in regular local schools within the same jurisdiction as the accommodation centre and attend the same classes as Romanian children. Preschool children can be enrolled in kindergarten. To facilitate access to the Romanian education system, minor applicants benefit from a free intensive preparatory course for enrolment in the national education system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, complementary to the courses offered by the governmental program, Romanian language courses are also conducted by NGOs implementing projects financed through European funds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3132,54 +3807,55 @@
         <w:t xml:space="preserve">Applicants with sufficient means may live outside GII regional centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Where means of subsistence exist, an asylum seeker will no longer benefit from accommodation in the Regional Centers for Procedures and Accommodation for Asylum Seekers under the General Inspectorate for Immigration. Depending on the value of the available means of subsistence, the right to financial assistance may also be suspended. Access to other social services (education, healthcare, access to the labor market, etc.) is free of charge regardless of the level of financial resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The possibility that applicants with sufficient resources be asked to contribute to the cost of material reception conditions is foreseen by law (Article 55 (8) of the Methodological norms for the application of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases where means of subsistence exist, the contribution to covering accommodation or medical assistance costs is assessed depending on the individual situation of the asylum seeker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means test</w:t>
       </w:r>
     </w:p>
@@ -3199,292 +3875,298 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Romania, material reception conditions may be reduced or withdrawn in the following circumstances, as stipulated by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation of Internal Order adopted on 25 August 2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If an applicant abandons the place of residence assigned by the General Inspectorate for Immigration (GII) without informing them or, if requested, without obtaining permission to leave, their material reception conditions can be reduced or withdrawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If an applicant fails to comply with reporting duties, requests to provide information, or does not appear for personal interviews concerning the asylum process within a reasonable period as outlined in national legislation, material reception conditions may be reduced or withdrawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases of serious violations of the rules of the accommodation centre or violent behaviour, material reception conditions may be reduced or withdrawn. However, such cases are rare in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants who submit subsequent asylum applications will only be entitled to material reception conditions after their application is determined to be admissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 47 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation of Internal Order of 25 August 2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the following sanctions apply individually, gradually and proportionately depending on the seriousness of the act:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oral warning;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Written warning;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suspension of the daily amount of 6 RON for local transport expenses, cultural services, press, repair and maintenance services and expenses for personal hygiene products, for a period of one to 3 months;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary eviction from the centre for 24 hours;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary eviction from the centre for 7 days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Final eviction from the centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision whether sanctions will be imposed on an applicant is made by the director of the respective accommodation centre (Articles 48 and 49 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulation of Internal Order of 25 August 2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The decision must be reasoned and communicated to the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can appeal the withdrawal/reduction decision at the court of territorial jurisdiction, which is the competent appeal body, within 7 days after the decision is communicated to them. Decisions on appeals are to be issued within 10 days (Articles 19^1, 80 and 81 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eviction from the reception centre is done by reasoned decision, which is communicated to the applicant, and which can be contested, in accordance with the provisions of Articles 80 and 81 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. An appeal can be lodged within 7 days from notification and a court decision is issued within 10 days.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3537,199 +4219,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C0E2781"/>
+    <w:nsid w:val="58ACE853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3833,51 +4548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3B19F4AE"/>
+    <w:nsid w:val="8DEE4DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3981,51 +4696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F4ABCC68"/>
+    <w:nsid w:val="0C3BB9BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4129,51 +4844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FDED0C6A"/>
+    <w:nsid w:val="FB9BD324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4277,51 +4992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F161877E"/>
+    <w:nsid w:val="CC0FAFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4425,51 +5140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9E2E0555"/>
+    <w:nsid w:val="38B930DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +5288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="53CE5BD1"/>
+    <w:nsid w:val="2723EAAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4721,51 +5436,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1A52CAF4"/>
+    <w:nsid w:val="FFD15BD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="12849775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,50 +5754,53 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5015,55 +5881,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocumentAfis/252168" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/251955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocumentAfis/181398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4132" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4136" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4142" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4156" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4164" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4166" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4171" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocumentAfis/252168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/251955" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocumentAfis/181398" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>