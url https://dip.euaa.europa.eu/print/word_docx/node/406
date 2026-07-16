--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,103 +7,471 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access to procedures and non-refoulement - Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-383" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-384" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-385" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-386" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-8987" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-388" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Official external border-crossing points</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-389" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-390" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Protection from refoulement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-391" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-392" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-393" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-394" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Registering an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-395" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Lodging an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-396" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Passport and other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-397" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-398" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-399" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Requirement to read digital data</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-401" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-402" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Confidentiality principle</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-403" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-404" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-405" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Czechia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia is bound by the recast Asylum Procedures Directive/Regulation and has transposed its provisions through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999 Coll. on Asylum | Zákon č. 325/1999 Sb., o azylu, (11 November 1999)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999 Coll. on Asylum | Zákon č. 325/1999 Sb., o azylu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -171,113 +539,113 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foreign Police Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Služba cizinecké policie </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foreign Police Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Služba cizinecké policie </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:br/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -295,346 +663,346 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Foreign Police Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Služba cizinecké policie </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Foreign Police Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Služba cizinecké policie </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Foreign Police Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Služba cizinecké policie </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(onsite)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Administration Facility (Ministry of the Interior of the Czech Republic) | Správa uprchlických zařízení (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia has 6 public </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">no external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">no external sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -993,51 +1361,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)”, available in various languages, which confirms the initial expression of the wish to receive international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once the declaration of intent to apply for international protection has been made, the foreigner is obligated to appear at the reception centre within 24 hours, where they will subsequently file an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An exception is only possible when the applicant cannot appear at the reception centre for objective reasons (e.g. imprisonment). In these cases, a ministry employee will visit the foreigner at the place they are located for the purpose of preparing the application for international protection as well as performing other applicable tasks. The foreigner is required to appear at the reception centre within 24 hours immediately after they are released from prison or custody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants who are in prison can also send a written application to the Ministry of the Interior by post. The Czech administrative law allows applicants to make an application by e-mail, provided that the e-mail is signed using a certified electronic signature. In practice, only a few applications are made by e-mail. Applications can also be sent by certified digital communication (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">data box</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). This method is mostly employed by the lawyers of applicants in detention. Making an application while being in detention for an illegal entry/stay does not have consequences on the applicant’s detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A foreigner's right to make an application in a detention facility expires after 7 days from the date on which he/she was informed by the police of the option to apply for international protection. The application is admissible only when the applicant experiences 'something serious’ or a major development occurs in the country of origin after the 7-day deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1052,51 +1420,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The responsibility for registering an application for international protection lies with the Ministry of the Interior. The lodging procedure overlaps with the registration of the application for international protection and is done by the Ministry of the Interior. If an application for international protection is made with the ministry, the ministry registers the application within 3 working days. If an application for international protection is made with another authority (e.g. police), the ministry registers the application within 6 working days. In practice, the registration takes place either on the same or the next working day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practical steps to register the application The lodging procedure overlaps with the registration of the application for international protection and is done by the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Data collection All applications for international protection are registered in an IT system, Asylum III (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">IAS AZYL III</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, managed by the Ministry of the Interior), which gathers all data on asylum proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Eurodac Regulation (604/2013), Article 9 obliges Member States to promptly take fingerprints of all fingers of every applicant for international protection who is at least 14 years of age. The new Eurodac Regulation (2024/1358), Article 15 obliges Member States to take the biometric data of every applicant for international protection who is at least 6 years of age.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1227,63 +1595,63 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">cz. Průkaz žadatele o mezinárodní ochranu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) by the Ministry of the Interior which certifies that the holder is an applicant. The certificate also serves as an identity document. It is invalidated at the end of the procedure on paper as well as in the IT system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once an application is made, the Ministry of Interior provides applicants with detailed written material “Information for International Protection Applicants”, as well as leaflets that outline the steps of the process, rights, obligations and interview requirements, as stipulated in Section 10(1). The ministry also hosts updated information on its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">APPlicant portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, offering a comprehensive guide for all those applying for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Passport and other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1336,51 +1704,51 @@
         <w:t xml:space="preserve">Return of original documents to the applicant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ministry returns the travel document to the foreign national when the asylum or subsidiary protection is withdrawn or terminated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant shall provide all documents/items that can be used as a basis for issuing a decision. Failure to provide documents has no immediate consequences, but it could be taken into account when issuing the decision on international protection. Documents can be provided in a written format, in electronic form or on physical media (USB, CD), by e-mail or via a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">data box</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requirement to read digital data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1412,101 +1780,101 @@
         <w:t xml:space="preserve">The applicant is informed during the procedure that none of the information communicated shall be transferred to persons outside his/her proceeding except for lawful reasons. Pursuant to Act on Asylum, Section 19(2), no information can be obtained from the originators of the persecution, nor can any information about the applicants be communicated to them. This applies throughout the proceedings and applies to all public authorities who possess information about the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicants receive the document ”Information for International Protection Applicants” together with the invitation to provide personal details; both is received in a written format. This document includes all important information about rights and obligations of the applicants, the next steps in the asylum procedure incl. the possibility to lodge an appeal as well as the information about their stay in Czechia and in the reception centre. Together with this, the applicants also receive the document “Provision of Free Legal Counselling by Attorneys-at-law for Foreigners.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the Ministry of the Interior has published a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">leaflet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with information on the procedure to grant international protection, outlining the steps of the process, rights, obligations and interview requirements, as stipulated in Section 10(1). It is offered in approximately 30 languages. There is also a leaflet on life in Czechia, which is available in Czech, English, Arabic, Ukrainian, Russian and French. The ministry also hosts updated information on its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">APPlicant portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, offering a comprehensive guide for all those applying for international protection in Czechia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the border or in transit zones, information on the right to make an application is systematically provided orally or in writing by the police. Foreigners can access advice and counselling at the border or in transit zones which is provided by the police.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention, information is provided to all people upon arrival and by specific indication. They are informed about their rights and obligations by the police. Information is also provided by NGOs, e.g. the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisation for Aid to Refugees </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(OPU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Links to information provided in the national context:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -1562,51 +1930,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Leaflets </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://mv.gov.cz/migrace/docDetail.aspx?docid=22081172&amp;amp;doctype=ART</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
@@ -1643,51 +2011,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.applicant.cz/en/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1720,52 +2088,52 @@
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 21 of the Asylum Act, asylum seekers are entitled to free, state-funded legal aid during the asylum procedure. DAMP ensures free legal aid to applicants staying in the centres. The aid is provided by a law company which was awarded a public procurement contract to deliver legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId19"/>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1818,51 +2186,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1964,51 +2332,203 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="0F43ED26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2087,51 +2607,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policie.cz/sluzba-cizinecke-policie.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/data-box-another-step-in-electronification-of-public-administration.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministerstvo-vnitra-vytvorilo-novy-informacni-system-mezinarodni-ochrany-is-azyl-iii.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/clanek/podrobnejsi-informace-o-prubehu-spravniho-rizeni-o-udeleni-mezinarodni-ochrany.aspx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.applicant.cz/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/docDetail.aspx?docid=22081172&amp;doctype=ART" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opu.cz/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/migrace/docDetail.aspx?docid=22081172&amp;amp;doctype=ART" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-383" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-8987" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-390" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-391" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-394" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-397" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policie.cz/sluzba-cizinecke-policie.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/data-box-another-step-in-electronification-of-public-administration.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministerstvo-vnitra-vytvorilo-novy-informacni-system-mezinarodni-ochrany-is-azyl-iii.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/clanek/podrobnejsi-informace-o-prubehu-spravniho-rizeni-o-udeleni-mezinarodni-ochrany.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.applicant.cz/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/docDetail.aspx?docid=22081172&amp;doctype=ART" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opu.cz/en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/migrace/docDetail.aspx?docid=22081172&amp;amp;doctype=ART" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>