--- v3 (2026-08-30)
+++ v4 (2026-10-14)
@@ -888,50 +888,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Poland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 11/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poland is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the following acts:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
@@ -5480,51 +5487,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Poland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -5649,51 +5656,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A84D509C"/>
+    <w:nsid w:val="64E8B502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5797,51 +5804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C488717"/>
+    <w:nsid w:val="B2E19D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5945,51 +5952,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BEB39255"/>
+    <w:nsid w:val="F7E9CEF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6093,51 +6100,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8EC43D0D"/>
+    <w:nsid w:val="2D0BCE52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6241,51 +6248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="567D6912"/>
+    <w:nsid w:val="0521A894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6389,51 +6396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B8C3955E"/>
+    <w:nsid w:val="2F64E2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6537,51 +6544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="ACBC0BF2"/>
+    <w:nsid w:val="4535F80E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6685,51 +6692,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="40D2EEA5"/>
+    <w:nsid w:val="D3A58838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6833,51 +6840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9349F99F"/>
+    <w:nsid w:val="9AD3A5B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6981,51 +6988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="41DC66D6"/>
+    <w:nsid w:val="94863E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7129,51 +7136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="31D66F8A"/>
+    <w:nsid w:val="BE97F267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7277,51 +7284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DBEB897F"/>
+    <w:nsid w:val="7D52CDA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7425,51 +7432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5DC6924C"/>
+    <w:nsid w:val="E7993A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7573,51 +7580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="938F97A8"/>
+    <w:nsid w:val="0B658C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7721,51 +7728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="054AE4B3"/>
+    <w:nsid w:val="902B2470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7869,51 +7876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="77FD74B9"/>
+    <w:nsid w:val="D42F8F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8017,51 +8024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8EA5D023"/>
+    <w:nsid w:val="E489E434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8165,51 +8172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="DCC5BF09"/>
+    <w:nsid w:val="2D245C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8313,51 +8320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="AD0253AC"/>
+    <w:nsid w:val="43E01EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8461,51 +8468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="5C435862"/>
+    <w:nsid w:val="F2C473DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>