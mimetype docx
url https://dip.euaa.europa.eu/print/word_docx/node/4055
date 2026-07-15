--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,125 +7,941 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First instance determination - Poland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3998" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3999" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4000" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4001" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4002" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Types of procedures and case processing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4004" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4005" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4006" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4007" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4008" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal basis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4009" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4010" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4011" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4012" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4013" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Withdrawal of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4014" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4015" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Implicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4016" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Explicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4017" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4018" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4019" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4020" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4021" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4023" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4024" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4025" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admissibility procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4026" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Accelerated procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4027" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4028" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsequent application procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4029" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Last-minute application pending removal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4030" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country concept </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4031" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country of origin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4032" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe third country </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4033" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First country of asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4034" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">European safe third country</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4035" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4036" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4037" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority for the assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4038" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4039" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guidelines for case officers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4040" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Credibility assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4041" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4044" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4046" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI research</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4047" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Decision and outcomes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4048" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4049" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Background information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4050" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Structure and capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4051" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI products</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-4054" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects of COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Poland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poland is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the following acts:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on granting protection to foreigners on the territory of the Republic of Poland of 13 June 2003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [Ustawa z dnia 13 czerwca 2003 r. o udzielaniu cudzoziemcom ochrony na terytorium Rzeczypospolitej Polskiej, Dz.U. 2025 poz. 223 z późn.zm.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ordinance of the Ministry of the Interior of 4 November 2015 on the form of application for international protection [Rozporządzenie Ministra Spraw Wewnętrznych z dnia 4 listopada 2015 r. w sprawie wzoru formularza wniosku o udzielenie ochrony międzynarodowej, Dz.U.2015 poz. 1859]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refers to the procedure for granting and ending international protection in its Chapter 2 (Articles 23-54f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 38 covers the admissibility procedure, while Article 39 covers the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The border procedure is not applicable in Poland.  </w:t>
       </w:r>
@@ -200,70 +1016,70 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Other authorities involved in the procedure include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Border Guard – When receiving an application for international protection (at the border or within the territory), the Border Guard is obliged to establish the identity of the applicant and to obtain all relevant information needed to fill the application form (travel documents details, information on travel route and family members in the EU, basic information on reasons for applying). The Border Guard also photographs and fingerprints the applicant (for the purpose of recording in Eurodac and AFIS, and performing necessary register checks in VIS, SIS and national databases). If there are any doubts regarding the applicants’ age, the Border Guard arranges the age assessment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Authorities which carry out security screenings - During the proceedings for granting international protection, according to Article 45 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the authority conducting the proceedings shall request the commander of the Border Guard unit, the provincial police commander, the Head of the Internal Security Agency to provide information on whether the exclusion clauses could apply or the applicant may pose security concerns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NGOs, legal counsels/legal representatives, interpreters (if needed) can attend personal interviews (Article 44(4)3 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the basis of the Act on Granting Protection to Foreigners the interview is conducted without the presence of other persons whose presence the applicant has not consented to, in conditions ensuring an adequate level of confidentiality and allowing the applicant to present comprehensively the reasons for applying for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, the personal interview is conducted in the presence of a guardian/legal representative or an adult indicated by the minor, a psychologist or a pedagogue, who drafts an opinion on the physical and mental state of the minor. In case of other vulnerable applicants, the interview can be carried out in the presence of a psychologist, physician or interpreter.</w:t>
       </w:r>
@@ -305,136 +1121,136 @@
         <w:t xml:space="preserve">The border procedure is not applicable in Poland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable time limits:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 34 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, decisions on granting international protection should be issued within 6 months from the lodging of the application. This time limit can be extended to 15 months. The Office for Foreigners is obliged to inform applicants of the reasons behind delays and of the new deadline. Extensions are only possible for particularly complex cases, in cases of large numbers of applications within a short time frame, or if applicants do not fulfil their obligations to cooperate with the Office for Foreigners and to participate in the interviews as provided in Article 41.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The average length of the first instance regular asylum procedure in 2024 was 131 days according to ECRE (see page 14 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Different time limits apply for special procedures </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the case concerning the granting of international protection has not been resolved within the time limit, and the delay was not due to the fault of the applicant, the Head of the Office, at the request of the person concerned, issues a certificate that, together with a temporary foreigner's identity certificate, entitles that person to work in Poland on the terms and in the manner specified in the Act of 20 April 2004 on the promotion of employment and labour market institutions (Article 35 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Measures to enforce the legal time limit for processing an application:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> If the time limits are not respected, provide that the administrative body notifies the party about the failure to resolve the case, stating the reasons for the delay and indicating a new deadline and informing the applicant about the right to file an appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A complaint against the inaction of an authority in proceedings for the granting of international protection is a legal remedy available to a party when a public administration authority fails to deal with a matter within the prescribed time limit or conducts proceedings in a protracted manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before bringing a complaint to the Provincial Administrative Court, a reminder must be submitted to the Refugee Board. The authority has 7 days to consider the reminder (Articles 36-38 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Proceedings before Administrative Courts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Penalty payment for exceeding processing time: The Provincial Administrative Court may oblige the Head of the Office for Foreigners to settle the case within a specified time limit. The court may also impose a fine on the authority or award compensation to the party. In the event of inaction, the court may also rule on the existence or non-existence of a right or obligation, if the nature of the case so permits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -465,75 +1281,75 @@
         <w:t xml:space="preserve">Who:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Office for Foreigners ensures quality check. There is no external stakeholder providing support at the moment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods/criteria:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> To ensure the quality of the first instance procedures and decisions, the following are provided by the Office for Foreigners:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">templates for decisions,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">languages macros,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">training series for employees at every stage of the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Working groups are also created within the department, as needed, to develop common procedures, decision templates, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 4-eyes principle is applied, so that draft decisions are checked and approved by coordinators or heads of units.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -600,51 +1416,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refers to the procedure for granting and ending international protection in its Chapter 2 (Articles 23-54f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -655,244 +1471,244 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Departament Postępowań Uchodźczych</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) is responsible for examining/processing requests for international protection in the regular asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 44(1) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the authority conducting the procedure for granting international protection shall interview the applicant in order to clarify the facts relevant to the resolution of the case, including allowing him or her to provide additional explanations regarding inconsistencies or contradictions in statements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 44(2) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, interviews may be omitted when evidence collected is sufficient to grant refugee status or when the applicants’ are not physically or mentally fit to be interviewed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews are conducted in the majority of cases in a regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 13-20 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provide an overview of the principles followed by the Office for Foreigners when analysing asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional legal provisions relevant for assessment of the application for asylum:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Constitution of the Republic of Poland of 2 April 1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Act of 12 December 2013 on foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possible outcomes:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Articles 47-53 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Office for Foreigners may decide to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grant refugee status or subsidiary protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refuse refugee status or subsidiary protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Declare the application inadmissible;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Discontinue the proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The determining authority does not consider a national form of protection if international protection is refused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office for Foreigners issues a single decision, covering the applicant and any other persons on whose behalf the applicant acts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -908,184 +1724,184 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 40 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Office for Foreigners can issue a decision to terminate the proceeding when an applicant declares he/she withdraws the application, or when the application is deemed to be implicitly withdrawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 40(2) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an application is considered to be implicitly withdrawn in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failure to report to the first reception centre (within 2 days of lodging the application/release from detention centre);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leaving the reception centre without permission for more than 7 days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leaving the territory of Poland;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Change of the place of residence without informing the authorities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Non-compliance with the obligation to report (lost contact);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absence from the personal interview without a valid reason (reason not presented within 7 days of the interview's date).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A formal decision to discontinue the examination is issued (Article 40(1) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can request the re-opening of their applications within 9 months from the discontinuation decision. To do so, they must declare their intention to re-open the procedure to the Border Guard, who will then transmit the request to the Office for Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1111,159 +1927,159 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> To explicitly withdraw the application, the applicant must submit an oral or written request and confirm it in person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A formal decision to discontinue the examination is issued (Article 40(1) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can request the re-opening of their applications within 9 months from the discontinuation decision. To do so, they must declare their intention to re-open the procedure to the Border Guard, who will then transmit the request to the Office for Foreigners (Article 40(6) - (9) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of re-opening of the procedure, the time limit for settling the application starts to run from the date of expiry of the decision to discontinue the procedure for granting international protection and actions taken in the course of the discontinued proceedings remain in force (Article 40(11) and (12) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Appeals against decisions to discontinue applications can be lodged within 5 days from the communication of the decision (Article 40(5) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The Refugee Board is competent for the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant declares in writing to the Head of the Office within 9 months of the date of the decision to discontinue the proceedings for granting international protection that he/she intends to continue to apply for such protection, the decision to discontinue the proceedings shall expire by operation of law on the date of receipt of the declaration by the authority. A statement of intent to continue applying for international protection shall be submitted to the Head of the Office through the commander of the Border Guard unit or the commander of the Border Guard post.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 44 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the authority conducting the procedure for granting international protection interviews the applicant to clarify the facts relevant to the resolution of the case, including allowing additional explanations regarding inconsistencies or contradictions in statements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no separate recruitment procedures for interviewers and case officers. After hiring, the Office for Foreigners conducts EUAA trainings including techniques for interviewing persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1484,51 +2300,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Positive decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yes (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Article 44(2)). There is a possibility to omit the personal interview if the determining authority has enough information to grant refugee status without interviewing the applicant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1757,51 +2573,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicant unfit or unable to be interviewed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yes (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Article 44(2); e.g. due to health or psychological issues which persist for more than 6 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1812,94 +2628,94 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preparation and timing of the interview:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews are conducted in the majority of cases in the regular asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreseen timeframe between the lodging of an application and the interview depends on the availability of an interpreter for the respective language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are summoned for a personal interview by written invitation (available in various languages) communicated to them at least 7 days before the interview. Along with the invitation, applicants receive additional </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on practical aspects of the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The invitation for the interview is also forwarded to the applicant’s representative for information. For unaccompanied minors, an invitation is communicated to the representative. The invitation states the exact location, time and other information regarding the interview, as well as the consequences of not attending it. There is no information on the language of the interview; however, when submitting an application the applicant indicates the language in which he/she wants to have the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When preparing for the interview, the assigned case officer reviews the applicant's file, including all personal documents and evidence submitted. This, among others, includes written information about the grounds for seeking protection, and a written report of the initial/registration interview. The case officer has access to internal COI reports and country-specific policy guidelines. They may also request COI on an ad-hoc basis at each stage of the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision (before the personal interview)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed about the date of the interview at least 7 days before the interview. Along with the invitation, applicants receive additional </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on practical aspects of the interview. Prior to the interview, the applicant receives, in written form, information about the purpose of the interview, the confidentiality of information, the importance of the interview, the authority responsible for the interview, the roles of different actors in the process, on the procedure after the interview, and their rights and obligations. This includes the obligation to provide all information and evidence needed to substantiate the grounds of the application and cooperate with the authorities; the consequences of non-cooperation and non-compliance with their obligations; the right to present a witness; the right to submit new evidence; and the right to appeal. This information is also provided orally during the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalities of carrying out the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2013,135 +2829,135 @@
         <w:rPr/>
         <w:t xml:space="preserve">At the end of the interview, applicants are invited to share any objections they may have to the interviewer. Objections on the interpreter on grounds of nationality and religion are however not considered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Persons present during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons present during the interview include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A legal counsel or representative (including from NGOs), who may make observations and ask questions during the interview (the applicant is responsible for seeking legal assistance - there is no obligation in law to ensure that applicants have legal assistance during the procedure).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An interpreter (if needed).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A legal representative or guardian for minors or an adult indicated by the minor, who can similarly make observations and ask questions during the process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A trusted person of choice, e.g. family member (if deemed necessary) who is required to remain silent, while supporting the applicant with their presence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A psychologist or pedagogue for unaccompanied minors, to assess and draw an opinion on their physical and mental state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A psychologist or physician for other vulnerable applicants, if needed, to assess and draw an opinion on their physical and mental state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR, although rarely, upon the applicant's request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other eligibility officers or trainees, upon a request by the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview is carried out without the people on behalf of whom the applicant is acting unless their presence is necessary to clarify the case. When spouses are applying for international protection, only the main applicant is interviewed. If the spouse has separate reasons for applying for international protection, they will also be interviewed. However, in general, the main applicant represents the spouse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, most often only an interpreter and the applicant's representative are present.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -2154,75 +2970,75 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews last on average at least 2-3 hours and an applicant usually has one interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific checklist or template with interview sections, but each caseworker is trained in interview techniques, including all obligatory questions that need to be asked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interview sections include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An introduction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main part of the interview, which follows a flexible format of free questioning;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A conclusion, which aims to inform the applicant about the next steps in the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An interview follow-up is possible, if a need emerges for the applicant to complete or clarify information, as well as if new evidence becomes available. Such follow-ups differ from the personal interview in scope and length.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviewing vulnerable applicants: The conditions in which the interview is conducted are accommodated to the needs and preferences of vulnerable applicants (there is one specific interview room used in such cases, equipped with a sofa bed instead of regular chairs; there are also toys and designated playing areas for women with children). In special situations, such as serious illness, the interview can be conducted at the place of residence of the applicant. Applicants for international protection with disabilities can indicate another person who should be present during the interview and can be assisted by a psychologist, if needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2315,111 +3131,111 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 38 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications are deemed inadmissible when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant was already granted protection by another Member State;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first country of asylum concept applies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant lodged a subsequent application without any new elements that would increase the likelihood of protection being granted;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The spouse who has previously consented to the lodging of an application by the applicant on his or her behalf has lodged a separate application for international protection and there are no facts concerning that spouse which justify the lodging of a separate application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Head of the Office for Foreigners is the competent authority in matters related to admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2535,123 +3351,123 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 39 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refers to the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated or expedited procedure is applicable in cases when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is clearly unfounded (e.g. the applicant invoked reasons unrelated to grounds for international protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withholding of information or provision of false information or documents relating to the identity or nationality of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant makes inconsistent, contradictory, improbable or insufficient explanation of the persecution they claim to flee from, which are clearly inconsistent with the COI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application was made merely to frustrate or delay a removal order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant constitutes a danger to public order or a threat to national security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Head of the Office for Foreigners is the competent authority in matters related to the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2676,51 +3492,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A decision to accelerate applications is taken during initial screening after registration/lodging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In proceedings conducted under the accelerated procedure, a decision on granting international protection shall be made within 30 days, and an appeal against the decision shall be lodged within 7 days of its delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special safeguards for vulnerable applicants: Victims of human trafficking are exempted from the application of the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview: Personal interviews are foreseen within the accelerated procedure. According to Article 44(2) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, interviews may be omitted only when evidence collected is sufficient to grant refugee status or when the applicant is not physically or mentally fit to be interviewed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2895,63 +3711,63 @@
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent applications include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications made after a final and binding decision on the merits was issued (not including decisions issued by other Member States);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications made by a dependent adult who has previously consented to the application being lodged on his or her behalf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Head of the Office for Foreigners is the competent authority in matters related to the subsequent application procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3299,186 +4115,186 @@
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is not defined in law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on granting protection to foreigners within the territory of the Republic of Poland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 38.2.2. The concept has not been applied in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A country which is not a Member State of the EU is the country of first asylum for an applicant if they can be admitted to that country where they:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have been recognised as a refugee in that country and are still eligible for related protection; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They otherwise enjoy sufficient protection in that country, including protection against removal or return referred to in the Geneva Convention, Article 33.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of European safe third country is not defined in law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 13-20 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provide an overview of the principles followed by the Office for Foreigners when analysing asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional legal provisions relevant for assessment of the application for asylum:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Constitution of the Republic of Poland of 2 April 1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Act of 12 December 2013 on foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -3488,139 +4304,139 @@
         <w:t xml:space="preserve">Competent authority:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> For general information on the national authority or other actors responsible/involved to carry out the first instance assessment and determination, internal organisation, structure and staff see: Hyperlink to Overview of first instance procedures. Competent authorities and other stakeholders sections of this page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In most cases, the case officer who conducted the personal interview will assess the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The work of case officers is organised in the following Units:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unit I – responsible for accelerated procedures and for the assessment of applications submitted by foreigners from former USSR countries;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unit II – responsible for the assessment of applications submitted by foreigners from the Middle East, Africa, Asia and South America;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Division for Detention Matters – responsible for the assessment of applications submitted by detained foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If necessary, the Regional Branch of the Department for Refugee Procedures in Biała Podlaska (located in the proximity of Poland’s eastern border) may assist the above-mentioned Units in their regular activities, e.g. by conducting interviews.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Regional Branch was created in the context of relatively high number of applicants who moved to other Member States shortly after arriving to Poland, and before their interviews took place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Required qualifications:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> In general, case officers are expected to have a higher education degree and relevant knowledge or competences, but this is a legal pre-requisite only for case officers dealing with cases of unaccompanied minors. According to the Act on Granting Protection to Foreigners officers involved in proceedings involving unaccompanied minors must fulfil one of the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have a master’s degree in law and 2-years working experience in institutions dealing with childcare;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have a master’s degree in law and 2-years working experience in public administration, and have received specific training on international protection procedures involving minors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have a Master’s Degree in pedagogy, psychology or sociology and 2-years working experience in public administration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Also, when recruiting a new case officer, one of the essential selection criteria is a thorough knowledge of the basic legal framework, i.e. Act on Granting Protection to Foreigners on the Territory of the Republic of Poland, the Civil Service Act and the Code of Administrative Procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Case officers must also undergo security screening and cannot have been sentenced for intentional crimes or intentional fiscal crimes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3634,300 +4450,300 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Training:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Initial obligatory training for newly recruited case officers includes drafting decisions as well as following EUAA's training modules: interviewing techniques, interviewing children, interviewing vulnerable persons and evidence assessment. Junior case officers also work closely with their senior colleagues and shadow them during personal interviews, support the assessments in less complex cases. On an ad-hoc basis, trainings organised by external partners (as part of various projects) are offered to case officers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides in Article 13 that a foreign national shall be granted refugee status if, owing to a well-founded fear of being persecuted in the country of origin for reasons of race, religion, nationality, political opinion or membership of a particular social group, is unable or unwilling to avail themselves of the protection of that country. Refugee status is also granted to a minor child of a foreigner who has obtained refugee status in the Republic of Poland, born on this territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persecution may consist in particular of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the use of physical or psychological violence, including sexual violence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the application of legal, administrative, police or judicial measures in a discriminatory or discriminatory manner;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the initiation or conduct of criminal proceedings or punishment in a manner that is disproportionate or discriminatory;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the absence of a right of appeal to a court against a disproportionate or discriminatory penalty;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the initiation or conduct of criminal proceedings or punishment for refusing to perform military service during a conflict, if performing military service would constitute a crime or acts referred to in Article 1(3);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">acts directed against persons on the grounds of their sex or minority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 15, a foreign national who does not fulfil the conditions for refugee status shall be granted subsidiary protection where his or her return to the country of origin is likely to expose them to a real risk of serious harm by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the death penalty or execution,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">torture, inhuman or degrading treatment or punishment,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">serious and individual threat to life or health arising from the widespread use of violence against civilians in situations of international or internal armed conflict</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– and because of this risk, he/she cannot or does not want to benefit from the protection of the country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 17, a well-founded fear of persecution or a real risk of serious harm may be caused by the action of the foreign national after leaving the country of origin, in particular where they were the expression and continuation of beliefs or sexual orientations held in the country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, the Office for Foreigners uses guidance developed by other institutions and organisations (e.g. EUAA, UNHCR). National guidance has usually been developed within the framework of different projects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following is available to case officers:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural guidance, including on the treatment of potential victims of trafficking in human beings developed by the Ministry of the Interior in cooperation with the Office for Foreigners; 'Identification procedure of people with special needs among applicants'; developed by the Różnosfera Foundation and the Academic Centre of Psychotherapy and Development upon the Office for Foreigners’ request; EUAA practical tools.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thematic guidance, including UNHCR Guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Country guidance developed by the UK Home Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the availability of guidance is generally disseminated by the management of the Department for Refugees Procedures or by persons responsible for quality-related activities, either via email or during meetings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When faced with cases of applicants with unusual or rare profiles (e.g. coming from countries that are not common countries of origin), case officers can initiate query processes (e.g. via the EUAA or IGC) to obtain insights from colleagues with relevant expertise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are text samples to support the drafting of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 41 and 42 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3985,99 +4801,99 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision and outcomes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As an outcome of the asylum procedure, an applicant can be issued one of the following types of decision: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision granting refugee status;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision on refusal to grant refugee status and granting subsidiary protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision on refusal to grant a refugee status or subsidiary protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision on recognition of the application for international protection as inadmissible;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision on discontinuation of international protection proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All case officers are entitled to sign decisions in asylum proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision on asylum issued by the Office for Foreigners does not include a return order, as the Polish system does not allow for the simultaneous issuance of a joint asylum and a return decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -4212,87 +5028,87 @@
         <w:t xml:space="preserve">Organisation:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Country of Origin Information Unit (COI Unit) is part of the Department for Refugee Procedures in the Office for Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandate and tasks:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The COI Unit is responsible for acquiring, analysing and storing information on countries of origin and for providing it to employees of the Office for Foreigners taking decisions on applications for international protection in Poland. More specifically, the COI Unit:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prepares responses to queries (in the form of short thematic reports) related to the situation in countries of origin (approximately 500-600 per year, concerning a variety of countries and issues and based on various open sources);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Develops a specialised COI database/system (takes care of its content, creates, supports and manages the so-called country pages, manages the query module);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Develops the COI library (purchases new publications, documents them in an electronic library system – there are currently more than 11,000 books, maps, films and commissioned publications in the COI Unit's collection, covering subjects related directly to countries of origin as well as to migration, asylum and integration matters, plus dictionaries, guides and encyclopaedias);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participates in meetings and projects, both domestic and international, regarding COI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff capacity The COI Unit is comprised of 9 employees (1 Head of Unit and 8 researchers). It presents a flat structure, without any sub-units.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirements:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -4353,99 +5169,99 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Methodology and sources:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A variety of sources is used, depending on the subject of the request and the region of interest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI platforms/databases consulted include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCORD`s ECOI.net (reports and answers to queries of international, national and non-governmental organizations, plus more types of information from various sources).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACLED (information on security incidents in most countries of the world).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EUAA’s COI Portal (reports and answers to queries of the EUAA COI team and EU+ COI Units).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">specialised websites, Factiva and other news agencies’ websites or databases and social media.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EUAA’s MedCOI database.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other sources of information include: the Polish Ministry of Foreign Affairs, the Centre for Eastern Studies (a Polish analytical centre with a special focus on the situation in former USSR countries), individual external experts. Information may be also requested from other EU+ or IGC countries via the EUAA or IGC expert networks. Finally, insights may be elicited through fact-finding missions to countries of origin, where information from a variety of sources on the ground is collected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The COI Unit is not responsible for producing Country Guidance or Policy Briefings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -4468,52 +5284,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Quality check:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Products are reviewed by the head of Unit. Other COI researchers are invited to review as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other aspects of COI units</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no department or unit in the Office for Foreigners that would strictly deal with the development of country or policy guidelines. As a rule, applications for international protection are considered on an individual basis. Nevertheless, COI provides a basis for a better understanding of the situation in a given country and the situation of a given group in that country, and as such helps in issuing uniform decisions in similar cases.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4566,51 +5382,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Poland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4714,51 +5530,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BFFAF21"/>
+    <w:nsid w:val="9BDABE9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4862,51 +5678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A19F32E"/>
+    <w:nsid w:val="2AA025F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5010,51 +5826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BAA7938D"/>
+    <w:nsid w:val="24F17E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5158,51 +5974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="22F72AE1"/>
+    <w:nsid w:val="EDA77AB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5306,51 +6122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6C2F6BD4"/>
+    <w:nsid w:val="008D06D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5454,51 +6270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="43C50734"/>
+    <w:nsid w:val="865DF68D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5602,51 +6418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="8079532B"/>
+    <w:nsid w:val="58538D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5750,51 +6566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DC11392C"/>
+    <w:nsid w:val="AF702208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5898,51 +6714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="644BB8AF"/>
+    <w:nsid w:val="117D1557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6046,51 +6862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B5847139"/>
+    <w:nsid w:val="4A07F0A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6194,51 +7010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D6850DEC"/>
+    <w:nsid w:val="75098823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6342,51 +7158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3624A968"/>
+    <w:nsid w:val="A01098A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6490,51 +7306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="96636E9C"/>
+    <w:nsid w:val="9BE5BFE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6638,51 +7454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="BB00B8A1"/>
+    <w:nsid w:val="A47DF8E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6786,51 +7602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9FD96674"/>
+    <w:nsid w:val="EB922644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6934,51 +7750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="27F7FD59"/>
+    <w:nsid w:val="BA2ABEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7082,51 +7898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="4751BB5C"/>
+    <w:nsid w:val="D4368AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7230,51 +8046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="302E0A34"/>
+    <w:nsid w:val="C1D15055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7378,51 +8194,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="0AD2584C"/>
+    <w:nsid w:val="13B51BCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="99ECADC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7581,50 +8545,53 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7705,51 +8672,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20031281176/U/D20031176Lj.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2024/06/AIDA-PL_2023-Update.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsa.gov.pl/ustawy/ustawa-z-dnia-30-sierpnia-2002-r%2cnews%2c36%2c647.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU19970780483/U/D19970483Lj.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20130001650" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/attachment/99982608-92ef-4cdd-a8dd-8f1ad96559f0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lexlege.pl/ustawa-o-udzielaniu-cudzoziemcom-ochrony-na-terytorium-rzeczypospolitej-polskiej/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3998" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3999" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20031281176/U/D20031176Lj.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2024/06/AIDA-PL_2023-Update.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsa.gov.pl/ustawy/ustawa-z-dnia-30-sierpnia-2002-r%2cnews%2c36%2c647.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU19970780483/U/D19970483Lj.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20130001650" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/attachment/99982608-92ef-4cdd-a8dd-8f1ad96559f0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lexlege.pl/ustawa-o-udzielaniu-cudzoziemcom-ochrony-na-terytorium-rzeczypospolitej-polskiej/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>