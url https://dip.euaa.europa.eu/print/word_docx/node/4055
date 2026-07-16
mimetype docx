--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -5382,51 +5382,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Poland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -5530,51 +5530,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9BDABE9C"/>
+    <w:nsid w:val="2C6A80DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5678,51 +5678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2AA025F1"/>
+    <w:nsid w:val="98F9B27F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5826,51 +5826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="24F17E83"/>
+    <w:nsid w:val="8412DB23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5974,51 +5974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EDA77AB8"/>
+    <w:nsid w:val="E7B54069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6122,51 +6122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="008D06D0"/>
+    <w:nsid w:val="7532C2B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6270,51 +6270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="865DF68D"/>
+    <w:nsid w:val="F9487169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6418,51 +6418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="58538D14"/>
+    <w:nsid w:val="073DC5AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6566,51 +6566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AF702208"/>
+    <w:nsid w:val="65EB59E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6714,51 +6714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="117D1557"/>
+    <w:nsid w:val="4D0B46B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6862,51 +6862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4A07F0A5"/>
+    <w:nsid w:val="D6701E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7010,51 +7010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="75098823"/>
+    <w:nsid w:val="FAC9BFBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7158,51 +7158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A01098A2"/>
+    <w:nsid w:val="8E9DADFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7306,51 +7306,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9BE5BFE5"/>
+    <w:nsid w:val="1B7DF4EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7454,51 +7454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A47DF8E7"/>
+    <w:nsid w:val="E1CF2AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7602,51 +7602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="EB922644"/>
+    <w:nsid w:val="42E68AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7750,51 +7750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="BA2ABEDC"/>
+    <w:nsid w:val="F7A377CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7898,51 +7898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="D4368AC0"/>
+    <w:nsid w:val="DA9E44C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8046,51 +8046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="C1D15055"/>
+    <w:nsid w:val="EB8FABF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8194,51 +8194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="13B51BCD"/>
+    <w:nsid w:val="302F3FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8342,51 +8342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="99ECADC7"/>
+    <w:nsid w:val="89E00AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>