--- v2 (2026-07-16)
+++ v3 (2026-08-30)
@@ -32,919 +32,971 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Poland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3998" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3999" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4000" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4001" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4002" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Types of procedures and case processing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4004" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4005" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4006" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4007" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4008" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal basis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4009" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4010" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4011" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4012" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4013" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Withdrawal of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4014" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4015" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Implicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4016" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Explicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4017" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4018" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4019" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4020" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4021" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisational aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4023" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4024" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4025" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Admissibility procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4026" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Accelerated procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4027" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4028" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsequent application procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4029" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Last-minute application pending removal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4030" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country concept </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4031" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4032" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe third country </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4033" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First country of asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4034" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">European safe third country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4035" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4036" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4037" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority for the assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4038" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4039" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guidelines for case officers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4040" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Credibility assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4041" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4044" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4046" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI research</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4047" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decision and outcomes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4048" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4049" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Background information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4050" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Structure and capacity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4051" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI products</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-4054" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Poland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poland is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the following acts:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on granting protection to foreigners on the territory of the Republic of Poland of 13 June 2003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [Ustawa z dnia 13 czerwca 2003 r. o udzielaniu cudzoziemcom ochrony na terytorium Rzeczypospolitej Polskiej, Dz.U. 2025 poz. 223 z późn.zm.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ordinance of the Ministry of the Interior of 4 November 2015 on the form of application for international protection [Rozporządzenie Ministra Spraw Wewnętrznych z dnia 4 listopada 2015 r. w sprawie wzoru formularza wniosku o udzielenie ochrony międzynarodowej, Dz.U.2015 poz. 1859]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refers to the procedure for granting and ending international protection in its Chapter 2 (Articles 23-54f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 38 covers the admissibility procedure, while Article 39 covers the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The border procedure is not applicable in Poland.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,70 +1071,72 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Other authorities involved in the procedure include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Border Guard – When receiving an application for international protection (at the border or within the territory), the Border Guard is obliged to establish the identity of the applicant and to obtain all relevant information needed to fill the application form (travel documents details, information on travel route and family members in the EU, basic information on reasons for applying). The Border Guard also photographs and fingerprints the applicant (for the purpose of recording in Eurodac and AFIS, and performing necessary register checks in VIS, SIS and national databases). If there are any doubts regarding the applicants’ age, the Border Guard arranges the age assessment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Authorities which carry out security screenings - During the proceedings for granting international protection, according to Article 45 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the authority conducting the proceedings shall request the commander of the Border Guard unit, the provincial police commander, the Head of the Internal Security Agency to provide information on whether the exclusion clauses could apply or the applicant may pose security concerns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NGOs, legal counsels/legal representatives, interpreters (if needed) can attend personal interviews (Article 44(4)3 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the basis of the Act on Granting Protection to Foreigners the interview is conducted without the presence of other persons whose presence the applicant has not consented to, in conditions ensuring an adequate level of confidentiality and allowing the applicant to present comprehensively the reasons for applying for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, the personal interview is conducted in the presence of a guardian/legal representative or an adult indicated by the minor, a psychologist or a pedagogue, who drafts an opinion on the physical and mental state of the minor. In case of other vulnerable applicants, the interview can be carried out in the presence of a psychologist, physician or interpreter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1124,136 +1178,140 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable time limits:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 34 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, decisions on granting international protection should be issued within 6 months from the lodging of the application. This time limit can be extended to 15 months. The Office for Foreigners is obliged to inform applicants of the reasons behind delays and of the new deadline. Extensions are only possible for particularly complex cases, in cases of large numbers of applications within a short time frame, or if applicants do not fulfil their obligations to cooperate with the Office for Foreigners and to participate in the interviews as provided in Article 41.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The average length of the first instance regular asylum procedure in 2024 was 131 days according to ECRE (see page 14 </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Different time limits apply for special procedures </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the case concerning the granting of international protection has not been resolved within the time limit, and the delay was not due to the fault of the applicant, the Head of the Office, at the request of the person concerned, issues a certificate that, together with a temporary foreigner's identity certificate, entitles that person to work in Poland on the terms and in the manner specified in the Act of 20 April 2004 on the promotion of employment and labour market institutions (Article 35 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Measures to enforce the legal time limit for processing an application:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> If the time limits are not respected, provide that the administrative body notifies the party about the failure to resolve the case, stating the reasons for the delay and indicating a new deadline and informing the applicant about the right to file an appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A complaint against the inaction of an authority in proceedings for the granting of international protection is a legal remedy available to a party when a public administration authority fails to deal with a matter within the prescribed time limit or conducts proceedings in a protracted manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before bringing a complaint to the Provincial Administrative Court, a reminder must be submitted to the Refugee Board. The authority has 7 days to consider the reminder (Articles 36-38 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Proceedings before Administrative Courts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Penalty payment for exceeding processing time: The Provincial Administrative Court may oblige the Head of the Office for Foreigners to settle the case within a specified time limit. The court may also impose a fine on the authority or award compensation to the party. In the event of inaction, the court may also rule on the existence or non-existence of a right or obligation, if the nature of the case so permits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prioritisation policies:</w:t>
       </w:r>
@@ -1419,51 +1477,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refers to the procedure for granting and ending international protection in its Chapter 2 (Articles 23-54f).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Head of the Office for Foreigners (Department for Refugees Procedures I </w:t>
       </w:r>
       <w:r>
@@ -1474,191 +1533,197 @@
         <w:t xml:space="preserve">Departament Postępowań Uchodźczych</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) is responsible for examining/processing requests for international protection in the regular asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 44(1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the authority conducting the procedure for granting international protection shall interview the applicant in order to clarify the facts relevant to the resolution of the case, including allowing him or her to provide additional explanations regarding inconsistencies or contradictions in statements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 44(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, interviews may be omitted when evidence collected is sufficient to grant refugee status or when the applicants’ are not physically or mentally fit to be interviewed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews are conducted in the majority of cases in a regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 13-20 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provide an overview of the principles followed by the Office for Foreigners when analysing asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional legal provisions relevant for assessment of the application for asylum:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Constitution of the Republic of Poland of 2 April 1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Act of 12 December 2013 on foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possible outcomes:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Articles 47-53 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Office for Foreigners may decide to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grant refugee status or subsidiary protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1727,86 +1792,88 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 40 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Office for Foreigners can issue a decision to terminate the proceeding when an applicant declares he/she withdraws the application, or when the application is deemed to be implicitly withdrawn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 40(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an application is considered to be implicitly withdrawn in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failure to report to the first reception centre (within 2 days of lodging the application/release from detention centre);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1860,51 +1927,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absence from the personal interview without a valid reason (reason not presented within 7 days of the interview's date).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A formal decision to discontinue the examination is issued (Article 40(1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can request the re-opening of their applications within 9 months from the discontinuation decision. To do so, they must declare their intention to re-open the procedure to the Border Guard, who will then transmit the request to the Office for Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an implicit withdrawal:</w:t>
       </w:r>
@@ -1930,159 +1998,164 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> To explicitly withdraw the application, the applicant must submit an oral or written request and confirm it in person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A formal decision to discontinue the examination is issued (Article 40(1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can request the re-opening of their applications within 9 months from the discontinuation decision. To do so, they must declare their intention to re-open the procedure to the Border Guard, who will then transmit the request to the Office for Foreigners (Article 40(6) - (9) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of re-opening of the procedure, the time limit for settling the application starts to run from the date of expiry of the decision to discontinue the procedure for granting international protection and actions taken in the course of the discontinued proceedings remain in force (Article 40(11) and (12) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Appeals against decisions to discontinue applications can be lodged within 5 days from the communication of the decision (Article 40(5) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The Refugee Board is competent for the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant declares in writing to the Head of the Office within 9 months of the date of the decision to discontinue the proceedings for granting international protection that he/she intends to continue to apply for such protection, the decision to discontinue the proceedings shall expire by operation of law on the date of receipt of the declaration by the authority. A statement of intent to continue applying for international protection shall be submitted to the Head of the Office through the commander of the Border Guard unit or the commander of the Border Guard post.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 44 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the authority conducting the procedure for granting international protection interviews the applicant to clarify the facts relevant to the resolution of the case, including allowing additional explanations regarding inconsistencies or contradictions in statements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no separate recruitment procedures for interviewers and case officers. After hiring, the Office for Foreigners conducts EUAA trainings including techniques for interviewing persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
       </w:r>
     </w:p>
@@ -2303,51 +2376,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Positive decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yes (</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Article 44(2)). There is a possibility to omit the personal interview if the determining authority has enough information to grant refugee status without interviewing the applicant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Previous meeting - essential information</w:t>
             </w:r>
           </w:p>
@@ -2576,51 +2650,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicant unfit or unable to be interviewed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yes (</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Article 44(2); e.g. due to health or psychological issues which persist for more than 6 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -2631,94 +2706,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews are conducted in the majority of cases in the regular asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreseen timeframe between the lodging of an application and the interview depends on the availability of an interpreter for the respective language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are summoned for a personal interview by written invitation (available in various languages) communicated to them at least 7 days before the interview. Along with the invitation, applicants receive additional </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on practical aspects of the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The invitation for the interview is also forwarded to the applicant’s representative for information. For unaccompanied minors, an invitation is communicated to the representative. The invitation states the exact location, time and other information regarding the interview, as well as the consequences of not attending it. There is no information on the language of the interview; however, when submitting an application the applicant indicates the language in which he/she wants to have the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When preparing for the interview, the assigned case officer reviews the applicant's file, including all personal documents and evidence submitted. This, among others, includes written information about the grounds for seeking protection, and a written report of the initial/registration interview. The case officer has access to internal COI reports and country-specific policy guidelines. They may also request COI on an ad-hoc basis at each stage of the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision (before the personal interview)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed about the date of the interview at least 7 days before the interview. Along with the invitation, applicants receive additional </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on practical aspects of the interview. Prior to the interview, the applicant receives, in written form, information about the purpose of the interview, the confidentiality of information, the importance of the interview, the authority responsible for the interview, the roles of different actors in the process, on the procedure after the interview, and their rights and obligations. This includes the obligation to provide all information and evidence needed to substantiate the grounds of the application and cooperate with the authorities; the consequences of non-cooperation and non-compliance with their obligations; the right to present a witness; the right to submit new evidence; and the right to appeal. This information is also provided orally during the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalities of carrying out the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The staff of the Office for Foreigners meet the applicant face to face. If there are special circumstances, such as long-term hospitalisation, imprisonment or detention, the interview is either postponed or carried out by videoconference.</w:t>
       </w:r>
@@ -3134,51 +3211,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 38 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications are deemed inadmissible when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3354,51 +3432,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 39 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> refers to the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated or expedited procedure is applicable in cases when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3495,51 +3574,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In proceedings conducted under the accelerated procedure, a decision on granting international protection shall be made within 30 days, and an appeal against the decision shall be lodged within 7 days of its delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special safeguards for vulnerable applicants: Victims of human trafficking are exempted from the application of the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview: Personal interviews are foreseen within the accelerated procedure. According to Article 44(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, interviews may be omitted only when evidence collected is sufficient to grant refugee status or when the applicant is not physically or mentally fit to be interviewed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office for Foreigners must issue a decision within 30 days after the application was lodged. If a decision cannot be issued within 30 calendar days, the law provides for an extension of up to 3 months. The Office for Foreigners must inform the applicant about the reasons for the delay and the date when a decision will be issued. If a decision cannot be issued within 3 months after the application was lodged, the application will be channeled for assessment in the regular procedure.</w:t>
       </w:r>
@@ -4118,51 +4198,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is not defined in law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on granting protection to foreigners within the territory of the Republic of Poland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 38.2.2. The concept has not been applied in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A country which is not a Member State of the EU is the country of first asylum for an applicant if they can be admitted to that country where they:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -4202,102 +4283,105 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 13-20 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provide an overview of the principles followed by the Office for Foreigners when analysing asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional legal provisions relevant for assessment of the application for asylum:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Constitution of the Republic of Poland of 2 April 1997</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Act of 12 December 2013 on foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -4453,51 +4537,52 @@
         <w:t xml:space="preserve">Training:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Initial obligatory training for newly recruited case officers includes drafting decisions as well as following EUAA's training modules: interviewing techniques, interviewing children, interviewing vulnerable persons and evidence assessment. Junior case officers also work closely with their senior colleagues and shadow them during personal interviews, support the assessments in less complex cases. On an ad-hoc basis, trainings organised by external partners (as part of various projects) are offered to case officers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides in Article 13 that a foreign national shall be granted refugee status if, owing to a well-founded fear of being persecuted in the country of origin for reasons of race, religion, nationality, political opinion or membership of a particular social group, is unable or unwilling to avail themselves of the protection of that country. Refugee status is also granted to a minor child of a foreigner who has obtained refugee status in the Republic of Poland, born on this territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persecution may consist in particular of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -4702,51 +4787,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are text samples to support the drafting of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 41 and 42 </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting Protection to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -5382,199 +5468,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 30-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Poland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C6A80DE"/>
+    <w:nsid w:val="A84D509C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5678,51 +5797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="98F9B27F"/>
+    <w:nsid w:val="2C488717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5826,51 +5945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8412DB23"/>
+    <w:nsid w:val="BEB39255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5974,51 +6093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E7B54069"/>
+    <w:nsid w:val="8EC43D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6122,51 +6241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7532C2B2"/>
+    <w:nsid w:val="567D6912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6270,51 +6389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F9487169"/>
+    <w:nsid w:val="B8C3955E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6418,51 +6537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="073DC5AE"/>
+    <w:nsid w:val="ACBC0BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6566,51 +6685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="65EB59E8"/>
+    <w:nsid w:val="40D2EEA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6714,51 +6833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4D0B46B9"/>
+    <w:nsid w:val="9349F99F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6862,51 +6981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D6701E7D"/>
+    <w:nsid w:val="41DC66D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7010,51 +7129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FAC9BFBA"/>
+    <w:nsid w:val="31D66F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7158,51 +7277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8E9DADFE"/>
+    <w:nsid w:val="DBEB897F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7306,51 +7425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1B7DF4EC"/>
+    <w:nsid w:val="5DC6924C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7454,51 +7573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="E1CF2AA3"/>
+    <w:nsid w:val="938F97A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7602,51 +7721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="42E68AB1"/>
+    <w:nsid w:val="054AE4B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7750,51 +7869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F7A377CB"/>
+    <w:nsid w:val="77FD74B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7898,51 +8017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="DA9E44C7"/>
+    <w:nsid w:val="8EA5D023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8046,51 +8165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EB8FABF6"/>
+    <w:nsid w:val="DCC5BF09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8194,51 +8313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="302F3FB5"/>
+    <w:nsid w:val="AD0253AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8342,51 +8461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="89E00AB3"/>
+    <w:nsid w:val="5C435862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8676,51 +8795,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3998" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3999" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4027" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-4054" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20031281176/U/D20031176Lj.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2024/06/AIDA-PL_2023-Update.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsa.gov.pl/ustawy/ustawa-z-dnia-30-sierpnia-2002-r%2cnews%2c36%2c647.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU19970780483/U/D19970483Lj.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20130001650" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/attachment/99982608-92ef-4cdd-a8dd-8f1ad96559f0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lexlege.pl/ustawa-o-udzielaniu-cudzoziemcom-ochrony-na-terytorium-rzeczypospolitej-polskiej/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>