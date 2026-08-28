--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -32,1157 +32,1219 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3904" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3905" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3906" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3907" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3908" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Types of procedures and case processing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3910" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3911" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3912" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3913" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3914" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal basis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3915" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3916" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3917" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3918" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3919" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Withdrawal of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3920" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3921" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Implicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3922" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Explicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3923" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3924" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3925" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3926" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3927" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisational aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3929" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3930" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3931" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Admissibility procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3932" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Accelerated procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3933" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3934" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsequent application procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3935" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Last-minute application pending removal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3936" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country concept </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3937" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3938" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe third country </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3939" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First country of asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3940" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">European safe third country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3941" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3942" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3943" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority for the assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3944" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3945" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guidelines for case officers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3946" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Credibility assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3947" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3950" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3952" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI research</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3953" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decision and outcomes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3954" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3955" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Background information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3956" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Structure and capacity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3957" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI products</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3960" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway is not bound by the recast Asylum Procedures Directive (APD/APR), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR). A similar national legal framework applies: </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The entry of foreign nationals into the kingdom of Norway and their stay in the realm (Immigration Act)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of 15 May 2008.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following national legislation applies to first instance procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 15 March 2008 </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the entry of foreign nationals into the kingdom of Norway and their stay in the realm. It was last amended by Act 15 December 2017 No. 108 in force from 15 December 2017 and 01.01.2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 1 January 2010 </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is related to foreign nationals' access to the realm and their residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 27 April 2016 </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Instruction GI-06/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides the instructions for new countries on the list of asylum seekers to be treated according to the rules of the 48-hour procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 25 June 2018  </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Instruction GI-08/2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> deals with matters that may affect fundamental national interests or foreign policy considerations pursuant to Chapter 14 of the Immigration Act, Section 35, and cases under the export control rules,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 4 February 2010 </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI Guidelines 2010-158</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates proceedings in asylum cases,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 8 October 2013 </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI Guidelines 2013-011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is related to interview in applications for protection,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 31 August 2011 </w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI Guidelines 2011-040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> deals with person control and verification of identity documents,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 24 April 2012 </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI Guidelines 2012-009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> focuses on identity,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 8 May 2018 </w:t>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI Guidelines 2018-002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides requirements for lawyers in the Norwegian Directorate of Immigration Laws,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 10 June 2010 </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI Guidelines 2010-183</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> relates to age investigations of unaccompanied minor asylum seekers,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 1 January 2010 </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI Guidelines 2010-044</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> deals with the registration in the Schengen Information System (SIS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) is the main authority responsible in matters related to first instance asylum procedure. However, there are other actors involved.</w:t>
       </w:r>
     </w:p>
@@ -1376,51 +1438,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 15 March 2008 </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the entry of foreign nationals into the kingdom of Norway and their stay in the realm. It was last amended by Act 15 December 2017 No. 108 in force from 15 December 2017 and 01.01.2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) is the national authority involved in matters related to the regular first instance asylum procedure.</w:t>
       </w:r>
     </w:p>
@@ -1885,92 +1948,94 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Positive decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yes, but an extended initial registration by the immigration police would be required. In accordance with the revised instruction </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GI-02/2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the UDI may refrain from conduct an asylum interview when it is a clear grant case, e.g. so that over 90 % of the applicants from the country in question are granted protection in accordance with UDI’s practice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Previous meeting - essential information </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yes - by the law (an extended initial registration must be however made). In accordance with the revised instruction</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> GI-02/2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the UDI may refrain from conduct an asylum interview when the applicant has a valid residence permit in Norway, there has been a thorough registration with the police, there is no doubt about identity or information that may indicate that the case should be investigated more closely after the issue Section 31 or Chapter 14 of the Act, the asylum application is clearly considered unfounded, provided that the applicant has been given an opinion on the reason for the application for protection and what he or she fears when returning to his/her home country.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Issues raised are not relevant or of minimal relevance </w:t>
             </w:r>
           </w:p>
@@ -2241,51 +2306,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision (before the personal interview)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before the interview, the applicant receives individual guidance and information about the interview from Caritas Norway. Caritas provides information about the purpose and importance of the interview, the confidentiality of information, the roles of different actors in the process, on the procedure after the interview and overall rights and obligations. Caritas also provides information both through videos (translated into several languages), pamphlets and information sheets (translated into several languages).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, information on what happens during the interview as well as how to get to the place where interview is available on the UDI </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalities of carrying out the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Some people take part in their asylum interview while staying at the National Arrival Centre, others are interviewed after their stay at the centre has ended. The personal interview is conducted in offices that are set up to meet all the necessary requirements. During the interview, the door to the office must be closed, and all the rooms are isolated to make sure that the privacy principle is satisfied.</w:t>
       </w:r>
@@ -2543,94 +2609,98 @@
         <w:rPr/>
         <w:t xml:space="preserve">Closing: During the closing phase, the interviewer makes sure that all information that is relevant to the claim has been explored by summing up all relevant topics and making sure that all relevant information is documented. The interviewer will also provide information to the applicant about what will happen after the interview, including the possibility to appeal a possible negative decision. Further information on the possibility to submit further evidence is also provided and applicant is asked if he/she understood the interpreter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Evaluation: The conduct of the interview and the asylum interview report is regularly quality assured by an experienced case manager who reads the interview and decision (2nd hand); an interview specialist coordinator/adviser, unit manager or other experienced case managers attend the interview; annual quality measurements and reviews of the asylum interview report are carried out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To identify vulnerability during the interview, all applicants receive information and questions to promote self-identification. At the beginning of an interview, the applicant is asked if he/she has any specific needs that should be considered during the interview. The applicant is also asked if he/she has physical health problems (such as infectious diseases, disabilities, pains/injuries to the body) or mental health problems (such as anxiety, sleep problems or depression), and he/she is informed about the right to medical help. Specific </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for applicants with physical or mental illness is available. In addition, the applicant is informed that persons that are in a difficult situation in Norway can get help. The applicant is asked directly if he/she needs emergency assistance or if he/she wants more information about the available help services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are specific procedures for cases where an interviewer identifies potential indicators of </w:t>
       </w:r>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">human trafficking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">forced marriage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId74" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">female genital mutilation </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(FGM) and soon to be published on torture. In such cases the interviewer will be adjusted and questioning strategies according to the needs of the applicant and offer additional information, inter alia about the possibility of follow-up assistance and legal assistance. There is also a possibility of conducting the interview by a case worker with an adequate expertise on the topic or a case officer with training on handling difficult interviews as well as to extend time needed for conducting the interview or/and make more frequent breaks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NPIS is responsible for the initial registration of UAMs. There is an on-call representative (guardian) service at the immigration police offices. The police will usually register the stated age and initiate an age-test, if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The presence of the legal representative/guardian is mandatory for UAMs both during the initial registration and at the personal Interview. The representative is present when the UAM is interviewed and is to ensure that the best interest of the child is facilitated throughout the entire procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2657,51 +2727,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All interviews are audio-recorded through a Dictaphone (the recording is stored in a digital file format in DUF and available to applicants, their representatives, designated case workers as well as managers in the UDI and the Appeal’s Board).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, an interview report is written. The interviewer writes down all information relevant to the application for protection. Most interviewers write down both their questions and answers given by the applicant verbatim, but it is also possible to write a brief report and refer back to the audio recording.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information from the interview is written down in a specific template available in DUF system. There are prefilled templates for the minutes of the interview as well as </w:t>
       </w:r>
       <w:hyperlink r:id="rId75" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">internal guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on how to write the report available for case workers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum interview report is usually not read back to the applicant after the interview. However, the interview report should always be read aloud to the applicant if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2836,51 +2907,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 01 January 2010 </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> deal with the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) is the national authority responsible for admissibility.</w:t>
       </w:r>
@@ -3074,63 +3146,65 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated procedure is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId76" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI 2009-039 - Fast processing of asylum cases in the event of identity disputes </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId77" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI 2021-009V Country in the 48-hour procedure.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) is the national authority responsible for accelerated procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3410,51 +3484,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The subsequent application ​​​​​​​("new application") is defined under Norwegian legislation in Section 3.5 of </w:t>
       </w:r>
       <w:hyperlink r:id="rId78" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI 2014-025 Notification and priority proceedings in asylum cases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. There are few subsequent applications in Norway. In most cases where the applicant submits new information after a final rejection, the case will be handled by the authority (UDI or UNE) who issued the final negative decision as a review case. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration is the competent authority involved in matters related to subsequent application procedure.</w:t>
       </w:r>
@@ -3714,51 +3789,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway is not bound by the Asylum Procedures Directive (recast), but a similar national legal framework applies. The concept of safe country of origin is defined in the Norwegian Directorate of Immigration (UDI) instructions </w:t>
       </w:r>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI 2021-009V</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which stipulates that third-country nationals from countries that the UDI assumes to comply with international human rights at an acceptable level are candidates to have their case processed in the 48-hour procedure. The concept is applied in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UDI is the authority identifying safe countries of origin, meanwhile the Ministry of Justice and Public Security is the one adopting them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The criteria of designation of a safe country of origin are the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4223,51 +4299,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) is the national authority determining a list of safe third countries. However, this list has not been adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant must have stayed in the third country and not be persecuted there. If the applicant has a strong affiliation with Norway, the application must be examined on its merits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There has been a development in the interpretation of the provision on Safe Third Country (Section 32(1d)) following an instruction by the Ministry of Justice and Public Security in February 2022:</w:t>
       </w:r>
       <w:hyperlink r:id="rId80" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> GI-02/2022 – Instruks om tolkningen av utlendingsloven § 32 første ledd bokstav d – nekte realitetsbehandling under henvisning til trygt tredjeland og returadgang til trygt tredjeland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The instruction formulates the following conditions for returning asylum seekers to a third country:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The assessment should be concrete and individual;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4347,70 +4424,72 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 15 March 2008  </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the entry of foreign nationals into the kingdom of Norway and their stay in the realm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 1 January 1970 Act relating to the method of processing in administrative cases (</w:t>
       </w:r>
       <w:hyperlink r:id="rId81" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Public Administration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) is another legal provision relevant for the assessment of an application at first instance. The original translation included L01.08.2003 No. 86 in force from 01.10.2003 and earlier amendment acts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Normally, the same case worker participates in all parts of the procedure, including the personal interview and the assessment of the application. On some occasions, two different case workers are assigned to the case, one for the personal interview and one for the assessment of application.</w:t>
       </w:r>
     </w:p>
@@ -4444,93 +4523,95 @@
         <w:rPr/>
         <w:t xml:space="preserve">'Protection 2' – responsible for assessing asylum applications from UAMs, and other applications that are older than 21 days,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">'Protection 3' – responsible for assessing asylum applications that are older than 21 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Every case worker in the UDI has access to a logged in version of the UDI Regulation website (</w:t>
       </w:r>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">udiregelverk.no/en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the website is also publicly accessible. It contains relevant national and international asylum and immigration-related regulations, relevant judgements from national and international courts, travel restriction lists etc. The website also contains up-to-date instructions from the Ministries and internal guidelines such as country guidance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Also, the DUF IT system is structured in a way that it auto generates standardised text and text-blocks, dependent on checkpoints in the system and the type of decision. The system is able to generate proposals for a decision (through an integrated rule engine which makes the necessary suggestions), whereas the case-workers only need to make minor alterations. The case workers are guided through the decision process by the system, but they have a lot of liberty when making the decision (can remove text and/or supplement with their own wording or phrases at their discretion).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Also, robotics has been recently introduced to further automate case handling during the decision-making process. However, the automation does not yet concern the decision itself. Currently, a robot is involved in technical completion of negative decisions in asylum cases (i.e. to send and register information about a decision in the system and to inform the Police, legal representatives and the applicant). Robotics is also used to register positive decisions in cases involving collective protection. In resettlement cases robotics is used for the initial registration of cases, as well as for registration of travel schedules and arrivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for protection are outlined in Section 28 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. A foreign national who is in the realm or at the Norwegian border shall, upon application, be recognised as a refugee if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a) Has a well-founded fear of persecution because of ethnicity, descent, colour, religion, nationality, membership of a particular social group or because of political opinion, and is unable or, because of such fear, is unwilling to invoke the protection of his or her home country, cf. Article 1 A of the Refugee Convention of 28 July 1951 and Protocol of 31 January 1967, or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">b) Without falling under (a) is nevertheless in real danger of being subjected to the death penalty, torture or other inhuman or degrading treatment or punishment upon return to the home country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4673,106 +4754,109 @@
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following guidance when assessing applications is made available to case workers:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural - instructions and guidance circulars that cover all stages of the asylum process (e.g. registration of a case in the system, Dublin procedures, 48-hours accelerated procedure). All the official guidelines are available </w:t>
       </w:r>
       <w:hyperlink r:id="rId83" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. In addition, there are specific internal to UDI staff web portals dedicated to procedural guidance for case workers (e.g. “The Interview Page”, “The Asylum procedure page”, “The Children page”);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thematic - instructions and guidance circulars e.g. on FGM, victims of human trafficking, applicants exposed to forced or child marriages, religious converts. All the official guidelines are available </w:t>
       </w:r>
       <w:hyperlink r:id="rId83" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidance per country of origin - policies/country guidance for assessing/examining applications from various countries of origin e.g. Afghanistan, Syria, Iraq, Somalia, Turkey, Eritrea, Ethiopia, Nigeria, Pakistan.​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The guidance is available to case workers on the portals administered by UDI: “ </w:t>
       </w:r>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Udiregelverk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” (publicly accessible) and “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Regelverksportalen</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” (restricted access). Information on changes at operation level is also communicated to caseworkers by senior officers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a yearly quality review both on individual decisions and on specific thematic issues. There are also funds available to review thematic issues by external experts.</w:t>
@@ -4833,51 +4917,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Case workers can consult reports produced by the independent body - Landinfo (the Norwegian Country of Origin Information Centre) - (see COI Unit sections below) as well as ask specific questions in the form of COI queries. Case workers can also review all the existing COI products available in the COI database (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Landdatabasen</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), which contains both the Landinfo's own reports and source material from other sources as well as Landinfo's public </w:t>
       </w:r>
       <w:hyperlink r:id="rId84" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which contains all reports produced by Landinfo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision and outcomes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As an outcome of the asylum procedure, an applicant can be issued one of the following types of decision:  </w:t>
       </w:r>
     </w:p>
@@ -5407,199 +5492,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Norway</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74DED0BE"/>
+    <w:nsid w:val="4E4C2752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5703,51 +5821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="37A7A2D6"/>
+    <w:nsid w:val="AF66B24E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5851,51 +5969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="68FF0250"/>
+    <w:nsid w:val="0AF85969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5999,51 +6117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7616378B"/>
+    <w:nsid w:val="72D90DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6147,51 +6265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="534D441A"/>
+    <w:nsid w:val="3D72D6A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6295,51 +6413,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FEE8D772"/>
+    <w:nsid w:val="2021646E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6443,51 +6561,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AE7CD099"/>
+    <w:nsid w:val="31E5D3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6591,51 +6709,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C4AC8C02"/>
+    <w:nsid w:val="9A6E0F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6739,51 +6857,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="620069F2"/>
+    <w:nsid w:val="42CEC23E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6887,51 +7005,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="ED8BA210"/>
+    <w:nsid w:val="7FB02275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7035,51 +7153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="ED49263C"/>
+    <w:nsid w:val="F34DFC9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7183,51 +7301,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C32D1BE1"/>
+    <w:nsid w:val="4E222BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7331,51 +7449,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="97D405F9"/>
+    <w:nsid w:val="D4971D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7479,51 +7597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0EC88FD5"/>
+    <w:nsid w:val="3FD2DDB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7627,51 +7745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0DDB25D5"/>
+    <w:nsid w:val="CB04E32F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7775,51 +7893,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E23638B9"/>
+    <w:nsid w:val="1BADAD10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7923,51 +8041,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A458C6AB"/>
+    <w:nsid w:val="CCEC4990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8071,51 +8189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="7E1B3B1A"/>
+    <w:nsid w:val="13B40998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8219,51 +8337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="9F509E6B"/>
+    <w:nsid w:val="9D4224D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8367,51 +8485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="56368C52"/>
+    <w:nsid w:val="4C879460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8515,51 +8633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="8ACD66AE"/>
+    <w:nsid w:val="E8C430A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8663,51 +8781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="B0E026EF"/>
+    <w:nsid w:val="97D6AF99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9003,51 +9121,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3904" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3912" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3913" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3914" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3915" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3916" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3921" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3923" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3924" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3931" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3933" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3934" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3935" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3942" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3943" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3944" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3947" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3950" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3952" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3953" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3956" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3957" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3960" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/en/dokumenter/immigration-act/id585772/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/2008-05-15-35?q=utlendingsloven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/lover-og-forskrifter/lover-og-forskrifter2/utlendingsforskriften/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/departementenes-rundskriv-og-instrukser/gi-062016/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/departementenes-rundskriv-og-instrukser/gi-082018/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2010-158/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2013-011/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2011-040/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2012-009/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2018-002/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2010-183/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/UDI-2010-044/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/contentassets/8bdde5ebfc624662afb3aeca1932139a/gi-02_2023-revidert-instruks-om-at-utlendingsdirektoratet-kan-unnlate-a-gjennomfore-asylintervju-i-visse-tilfeller.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/en/have-applied/protection-asylum/how-to-get-to-the-asylum-interview/#link-9814" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2013-011/udi-2013-011v4/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2013-011/udi-2013-011v6/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2013-011/udi-2013-011v7/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2013-011/udi-2013-011v5/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2013-011/udi-2013-011v3/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2009-039/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2021-009/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2014-019/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/rettskilder/udi-retningslinjer/udi-2021-009/#4.1.4.1_S%C3%B8kere_fra_land_der_UDI_le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/gi-022022-instruks-om-tolkningen-av-utlendingsloven-32-forste-ledd-bokstav-d-nekte-realitetsbehandling-under-henvisning-til-trygt-tredjeland-og-returadgang-til-trygt-tredjeland/id2899440/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/dokument/NL/lov/1967-02-10" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/en/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udiregelverk.no/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landinfo.no/en/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>