--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -615,50 +615,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no formal mechanism in place. Organisations involved in asylum procedures exchange information, meet, address various issues when necessary and in various formats.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Legal basis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The regular asylum procedure is provided in Article 76 (grounds) and Article 81 (timeframe) of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article 22 states that asylum applicants shall have the right to remain in the territory of the Republic of Lithuania pending a decision concerning their legal status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Migration Department is the only institution in Lithuania authorized to examine asylum applications and is the first instance in the asylum procedure. No other institution in Lithuania performs this function.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
@@ -3963,51 +3998,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4111,51 +4146,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17DD178F"/>
+    <w:nsid w:val="FB0A065D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="142A5ABD"/>
+    <w:nsid w:val="810D4335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4407,51 +4442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EAA42360"/>
+    <w:nsid w:val="46B4241E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4555,51 +4590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E4AB7B74"/>
+    <w:nsid w:val="3EA88A55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4703,51 +4738,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="63D7E0C9"/>
+    <w:nsid w:val="16F8C929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4851,51 +4886,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="817488E9"/>
+    <w:nsid w:val="96476A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4999,51 +5034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BD9CE097"/>
+    <w:nsid w:val="DA37AE5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5147,51 +5182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="10F3E09D"/>
+    <w:nsid w:val="F287591F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5295,51 +5330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="77E7768D"/>
+    <w:nsid w:val="4E5E47FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5443,51 +5478,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C48C4847"/>
+    <w:nsid w:val="B5AC4170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5591,51 +5626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="4A68F1A9"/>
+    <w:nsid w:val="F5930B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5739,51 +5774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6CF93767"/>
+    <w:nsid w:val="742D9939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5887,51 +5922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="728D31F4"/>
+    <w:nsid w:val="E7CE6D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6035,51 +6070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0B381664"/>
+    <w:nsid w:val="B68B8819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6183,51 +6218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6A657FD8"/>
+    <w:nsid w:val="72302519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6331,51 +6366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9656DE0F"/>
+    <w:nsid w:val="56D56EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6479,51 +6514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="506AA02A"/>
+    <w:nsid w:val="2106D877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6627,51 +6662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="050DAEA6"/>
+    <w:nsid w:val="31C5E41E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>