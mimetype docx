--- v1 (2026-07-16)
+++ v2 (2026-07-17)
@@ -3998,51 +3998,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4146,51 +4146,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FB0A065D"/>
+    <w:nsid w:val="562B0D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4294,51 +4294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="810D4335"/>
+    <w:nsid w:val="8BB88EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4442,51 +4442,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="46B4241E"/>
+    <w:nsid w:val="B0F44741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4590,51 +4590,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3EA88A55"/>
+    <w:nsid w:val="032B5D27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4738,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="16F8C929"/>
+    <w:nsid w:val="162334CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4886,51 +4886,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="96476A81"/>
+    <w:nsid w:val="8093708C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5034,51 +5034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DA37AE5C"/>
+    <w:nsid w:val="037BD937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5182,51 +5182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F287591F"/>
+    <w:nsid w:val="B797EEAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5330,51 +5330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4E5E47FF"/>
+    <w:nsid w:val="7E143EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5478,51 +5478,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B5AC4170"/>
+    <w:nsid w:val="56B823A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5626,51 +5626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F5930B34"/>
+    <w:nsid w:val="D43369A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5774,51 +5774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="742D9939"/>
+    <w:nsid w:val="74B76AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5922,51 +5922,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E7CE6D70"/>
+    <w:nsid w:val="A8B43409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6070,51 +6070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="B68B8819"/>
+    <w:nsid w:val="BA9B18A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6218,51 +6218,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="72302519"/>
+    <w:nsid w:val="6B0709E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6366,51 +6366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="56D56EEE"/>
+    <w:nsid w:val="45F4AE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6514,51 +6514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2106D877"/>
+    <w:nsid w:val="17CE0094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6662,51 +6662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="31C5E41E"/>
+    <w:nsid w:val="70D9CAF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>