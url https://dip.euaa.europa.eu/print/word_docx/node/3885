--- v2 (2026-07-17)
+++ v3 (2026-10-14)
@@ -25,96 +25,105 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 27/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the recast Asylum Procedures Directive (APD/APR), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR) and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum procedure is detailed in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">regular procedure for asylum applications in Article 76;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -157,51 +166,52 @@
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">appeal procedure in 138(1-2), 140/25;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">timeframe in Article 77(2), 81(1);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the procedure for granting and withdrawing asylum in the Republic of Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides relevant details on the procedural steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National authorities: Migration Department (</w:t>
       </w:r>
       <w:r>
@@ -210,51 +220,52 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Migracijos Departamentas </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– ‘MD’) operated under the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Migration Department is responsible for first instance procedures such as handling the lodging of an asylum application, conducting personal interviews. The Migration Department is also responsible for compiling country of origin information, evidence assessment and making decisions on asylum applications, including implicit and explicit withdrawals. The Migration Department also runs a Dublin Unit. The MD coordinates and implements the transfer of foreigners who are in need of asylum from the European Union or third countries. During the asylum procedure, asylum seekers have a right to use legal and translation services free of charge. The provision of legal services to asylum seekers is organised and coordinated by the Reception and Integration Agency, translation services: 1) at the time of receipt of the asylum application - Reception and Integration Agency, during the examination of the asylum application - by the Migration Department.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisational chart is available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Information is not available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -346,51 +357,52 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation services are provided by an external company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> foresees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">regular procedure for asylum applications (Article 76);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -635,51 +647,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular asylum procedure is provided in Article 76 (grounds) and Article 81 (timeframe) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 22 states that asylum applicants shall have the right to remain in the territory of the Republic of Lithuania pending a decision concerning their legal status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
@@ -922,89 +935,92 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant shall, without delay, submit a request to resume the examination of his/her asylum application and detailed written description of the motives of his acts or omissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an implicit withdrawal:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 138(1) and 140(supra 1) of </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (a third-country national is considered a threat to national security, public order or public health)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Regional Administrative Court | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regionų Administracinis Teismas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for appeals. Applicants have a time limit to lodge an appeal of 14 days starting from the service of the decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeal has an automatic suspensive effect, except when the residence permit has been withdrawn due to the third-country national being considered as a threat to national security, public policy or public health (Article 50(1)(14)) or was convicted by a final judgment of a grave crime or is considered as a danger to the community (point 2 or 21 of Article 54(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and interpretation services are available as in the regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time limit to decide is set to 2 months from the admission of the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1061,89 +1077,92 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An examination of the application for asylum may only be renewed once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an explicit withdrawal:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 138(1) and 140(supra 1) of </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (a third-country national is considered a threat to national security, public order or public health)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Regional Administrative Court | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regionų Administracinis Teismas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for appeals. Applicants have a time limit to lodge an appeal of 14 days starting from the service of the decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeal has an automatic suspensive effect, except when the residence permit has been withdrawn due to the third-country national being considered as a threat to national security, public policy or public health (Article 50(1)(14)) or was convicted by a final judgment of a grave crime or is considered as a danger to the community (point 2 or 21 of Article 54(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and interpretation services are available as in the regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time limit to decide is set to 2 months from the admission of the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1171,51 +1190,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first (or an initial) interview is conducted by a SBGS officer or by a civil servant from territorial division of the Migration department, depending on where an application was lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The second interview (on the merits of the application) is conducted by a civil servant from Asylum division of the Migration Department.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requirements for the job in the Division are laid out in publicly available </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">job descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The candidates are requires to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">have a higher university education with at least a bachelor's degree or an equivalent of it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2084,51 +2104,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure: Article 77, Law on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application is not examined as to substance by a decision of the Migration Department (found inadmissible), if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the asylum applicant has been granted asylum by another EU Member State or a safe third country and the asylum applicant is able to return to that state and continue to enjoy asylum;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2348,51 +2369,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure: Article 76 (grounds), 81 (timeframe) and 138(2) (appeal procedure), </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application is examined as a matter of urgency in case it is established that the applicant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has entered from a safe country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2625,51 +2647,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure: Article 140/8(3), </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The border procedure applies when an application is lodged during declared martial law, state of emergency, or an emergency declared due to a mass influx of foreigners, at a border control point, a transit zone or shortly after the illegal crossing of the state border of the Republic of Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2737,51 +2760,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeal An appeal against the decision of the Migration Department to accommodate the asylum applicant in the temporary accommodation places without granting them the right to move freely within the territory of the Republic of Lithuania may be filed with the district court according to the location of the alien or another district court nearest to the location of the alien within 14 days from the date of the delivery of the decision to the alien. The decision of the district court may further appealed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on how to appeal a decision is provided by the official who delivers the decision. Foreigners can also receive this information from their private lawyer, or from staff at the temporary accommodation facility, such as the social worker, lawyer, legal services coordinator, or the Head of the Centre. Foreigners may also seek advice from Lithuanian non-governmental organisations, such as the Red Cross and Caritas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Reception and Integration Agency coordinates the provision of state-guaranteed legal aid to foreigners identifies the legal aid needs of the foreigner or their legal representative, determines what type of aid can be provided, and ensures its effective delivery, including measures to avoid duplication of services. Asylum applicants have the right to state-guaranteed legal aid, as established by the Minister of Social Security and Labour. This applies to cases concerning their detention, the application or extension of alternatives to detention, and appeals before the court of first instance against decisions related to their asylum application. According to article 71(1)(6) of Law Nr. IX-2206 on the Legal Status of Foreigners, 29 April 2004 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lietuvos Respublikos įstatymas dėl užsieniečių teisinės padėties</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an asylum applicant has the right to free interpretation services insofar as these are related to the examination of the asylum application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases where an asylum applicant is accommodated in temporary accommodation facilities, managed by the Agency, the organisation of meetings and hearings is the responsibility of the Agency. Designated Agency’s staff ensure that hearings run smoothly, that all technical equipment is available and functioning properly, and that interpretation and legal services are provided to the asylum applicant during the hearing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
@@ -3054,51 +3078,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Articles 2(24) and Article 39, Order 1V-131 of the Minister of the Interior of the Republic of Lithuania on Approval of the Description of the Procedure for Granting and Withdrawing Asylum in the Republic of Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Law on the Legal Status of Aliens, 'safe country of origin'; means the foreigner's country of origin in which, on account of the legal situation, the application of the law and the general political circumstances, it may be safely assumed that neither persecution on the grounds of race, religion, citizenship, belonging to a certain social group or due to political convictions nor torture, cruel, inhuman or degrading treatment as punishment or violation of the human rights and fundamental freedoms is being practiced; there is no threat by reason of indiscriminate violence in situations of international or internal armed conflict.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 39 states that, inter alia, it has to be taken into account the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3177,77 +3202,79 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, there is no national list of safe countries of origin, because the number of asylum applications received by Lithuania is very low and not enough to trigger the provision set out in law (i.e. no country ever accounted for more than 10% of the total number of applications received).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of the Republic of Lithuania on the Legal Status of Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Articles 2 (25) and 77, Article 50, Order 1V-131 of the Minister of the Interior of the Republic of Lithuania on Approval of the Description of the Procedure for Granting and Withdrawing Asylum in the Republic of Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept is applied on a case-by-case basis via an admissibility procedure. The Migration Department is the authority identifying and designating safe third countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 2(25), safe third country means a country which is not the foreigner's country of origin but is a state party to the 1951 Convention relating to the Status of Refugees and/or the 1967 Protocol relating to Refugee Status as well as the 1950 European Convention for the Protection of Human Rights and Fundamental Freedoms and/or the 1966 International Covenant on Civil and Political Rights, implementing the provisions of the above-mentioned instruments and providing a feasible possibility under national laws to apply for and be granted asylum according to the established procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle on the prohibition of removal, in violation of the right to freedom from torture and cruel, inhuman or degrading treatment as laid down in international law, is respected. Life and liberty are not threatened on account of race, religion, nationality, membership of a particular social group or political opinion. In such country, there is no risk of serious harm as defined in Directive 2011/95/EU and the principle of non-refoulement in accordance with the Geneva Convention is respected. There should be a connection with the country and conviction that it is reasonable for the applicant to settle there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently, a list of safe third countries has not been adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3384,51 +3411,52 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Identification of false document (applicable also for legal migration) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Art. 9 and 10 of QD are transposed into Par. 99.1.1 - 99.1.9. of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the Procedure for Granting and Revocation of Asylum in the Republic of Lithuania:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">99.1.1. Persecution shall be considered to be acts of perpetrators of persecution, as defined in Article 86(2) of the Law “On the Legal Status of Aliens”, which are sufficiently serious in their nature or frequency to constitute a serious violation of fundamental human rights, in particular those rights from which no derogation is possible under Article 15(2) of the 1950 European Convention for the Protection of Human Rights and Fundamental Freedoms, or a combination of various measures, including human rights violations. Persecutory acts may include, inter alia: physical and psychological violence, including sexual violence; legal, administrative, police and/or judicial measures which are discriminatory in themselves or are implemented in a discriminatory manner and without ensuring the right to a fair trial; criminal prosecution or punishment which is disproportionate and discriminatory; refusal to provide compensation in a judicial procedure which is disproportionate and discriminatory punishment; crim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">99.1.2. the acts of persecution or the lack of protection against such acts must be related to the asylum seeker's race, religion, nationality, membership of a particular social group or to his or her political beliefs;</w:t>
       </w:r>
     </w:p>
@@ -3498,79 +3526,81 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">99.1.9. in assessing whether an asylum seeker has a well-founded fear of being persecuted, regardless of whether he actually possesses racial, religious, national, social or political characteristics on account of which he may be persecuted, if such a characteristic is attributed to the asylum seeker by the perpetrator of persecution;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No national guidelines exist outside of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the Procedure for Granting and Revocation of Asylum in the Republic of Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. EUAA Country Guidance and UNHCR policy notes are used when applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Art. 83(2) and 83(5) of the Law on the Legal Status of Foreigners and Section Two “Assessment of the Grounds for Asylum Application” of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the Procedure for Granting and Revocation of Asylum in the Republic of Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the Credibility assessment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility issues are communicated during the interview to the applicant, who can address them therein.</w:t>
       </w:r>
     </w:p>
@@ -3700,51 +3730,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">COI unit:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Formally there is no separate COI Unit, and the COI function is integrated in the Asylum Division and is supervised by the Head of the Division.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis:</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the Procedure for Granting and Revocation of Asylum in the Republic of Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Paragraph 7 Information is not currently available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Structure and capacity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -3998,199 +4029,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="562B0D0E"/>
+    <w:nsid w:val="83315A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4294,51 +4358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8BB88EAA"/>
+    <w:nsid w:val="AC4F877C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4442,51 +4506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B0F44741"/>
+    <w:nsid w:val="570D0B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4590,51 +4654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="032B5D27"/>
+    <w:nsid w:val="300D9B79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="162334CB"/>
+    <w:nsid w:val="234BE686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4886,51 +4950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8093708C"/>
+    <w:nsid w:val="182E65C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5034,51 +5098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="037BD937"/>
+    <w:nsid w:val="84509644"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5182,51 +5246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B797EEAE"/>
+    <w:nsid w:val="E05AEAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5330,51 +5394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7E143EAE"/>
+    <w:nsid w:val="F90AB48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5478,51 +5542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="56B823A9"/>
+    <w:nsid w:val="4F0196E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5626,51 +5690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D43369A4"/>
+    <w:nsid w:val="8443D118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5774,51 +5838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="74B76AC1"/>
+    <w:nsid w:val="A3436CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5922,51 +5986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A8B43409"/>
+    <w:nsid w:val="73E7F5D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6070,51 +6134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="BA9B18A5"/>
+    <w:nsid w:val="CFDFC850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6218,51 +6282,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6B0709E8"/>
+    <w:nsid w:val="7598EE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6366,51 +6430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="45F4AE47"/>
+    <w:nsid w:val="5013C6E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6514,51 +6578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="17CE0094"/>
+    <w:nsid w:val="77014B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6662,51 +6726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="70D9CAF3"/>
+    <w:nsid w:val="04349501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6990,51 +7054,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.42837E5A79DD/asr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/0a918630dc0311e59019a599c5cbd673/asr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/en/structure-and-contacts/structure-of-the-department/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/TAIS.232378/asr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://administracinis.teismas.lt/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/uploads/migracija/documents/files/Naujienos/Prieglobs%C4%8Dio%20sk.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/ac2cfa50b06f11ecaf79c2120caf5094?jfwid=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/5e3ef63a487911eca8a1caec3ec4b244?jfwid=kjtir5xmb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>