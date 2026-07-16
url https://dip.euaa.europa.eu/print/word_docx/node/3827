--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,267 +7,1083 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luxembourg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First instance determination - Luxembourg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3770" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3771" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3772" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3773" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3774" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Types of procedures and case processing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3776" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3777" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3778" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3779" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3780" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal basis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3781" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3782" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3783" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3784" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3785" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Withdrawal of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3786" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3787" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Implicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3788" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Explicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3789" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3790" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3791" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3792" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3793" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3795" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3796" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3797" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admissibility procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3798" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Accelerated procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3799" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3800" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsequent application procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3801" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Last-minute application pending removal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3802" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country concept </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3803" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country of origin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3804" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe third country </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3805" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First country of asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3806" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">European safe third country</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3807" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3808" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3809" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority for the assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3810" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3811" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guidelines for case officers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3812" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Credibility assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3813" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3816" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3818" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI research</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3819" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Decision and outcomes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3820" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3821" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Background information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3822" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Structure and capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3823" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI products</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3826" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects of COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Luxembourg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luxembourg transposed the provisions of the recast Asylum Procedures Directive (APD/APR) and the recast Reception Conditions Directive, into national law. It also implemented the provisions of the Dublin III Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Law of 18 December 2015 on international protection and temporary protection (hereafter amended Asylum Law) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi modifiée du 18 décembre 2015 relative à la protection internationale et à la protection temporaire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Chapter 2, Section 2 – procedures at first instance).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Amended Law of 18 December 2015 on the reception of applicants for international protection and temporary protection |  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi modifiée du 18 décembre 2015 relative à l’accueil des demandeurs de protection internationale et de protection temporaire</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law of December 18, 2009 organising social assistance | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi du 18 décembre 2009 organisant l'aide sociale</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the first instance procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other actors involved in the first instance procedure are the Detention Center, the Retention Center or the Grand-Ducal Police, in case the applicant expresses the wish to apply for international protection at any of these facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Luxembourg, the international protection procedure may lead to different types of decisions. The following types of decisions are provided for under Luxembourg law:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decisions under the Regular Procedure: pursuant to Article 26 of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decisions under Special Procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility Procedure: Article 28(2) of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated Procedure: Article 27(1) of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application: Article 32 of the amended Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 26 of the amended </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> stipulates that the minister having Immigration and Asylum within their responsibilities (hereafter the Minister) shall ensure that the international protection procedure is completed as soon as possible and at the latest within six months from the lodging of the application, without prejudice to a proper and thorough examination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an application is subject to the procedure established by Regulation (EU) No. 604/2013, the six-month period begins from the moment it has been determined, in accordance with that regulation, that the Grand Duchy of Luxembourg is responsible for examining the application and the applicant is present on the territory and has been taken in charge by the Minister.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a decision cannot be made within six months, the applicant concerned shall be informed of the delay and shall receive, upon request, information regarding the reasons for the delay and the estimated time within which a decision on the application is likely to be taken.</w:t>
       </w:r>
@@ -404,107 +1220,107 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 2, Article 26 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the asylum procedure at first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the processing of applications at first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All adult applicants will be invited to an in-depth interview that will take place in person at the scheduled date and time at the Department for Refugees (article 13 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each adult of the same family will be interviewed separately. Applicants are allowed to be assisted by an interpreter if the interview is being held in a language they do not understand. They may also be assisted by a lawyer (free of charge if they do not have sufficient income)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the interview applicants will explain in detail the reasons for their application and also the reasons why they have left their countries. They may present original documents or any other documents to proof their identity, nationality, marital status, reasons to apply, etc.</w:t>
       </w:r>
@@ -530,106 +1346,106 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The asylum applications for which Luxembourg is responsible are handled by the Ministry of Home Affairs, General Department of immigration, Department for Refugees to be examined on their merits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects and consequences:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> As described above, Article 26 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> prescribes that individual examination of the application for international protection is conducted in accordance with procedural safeguards. The Minister must ensure that the procedure is completed as soon as possible and no later than six months after the lodging of the application, without prejudice to an appropriate and exhaustive examination. The period of 6 months may be extended but, in any case, the examination procedure shall be concluded within a maximum period of 21 months from the date of lodging the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Luxembourg there are several types of decisions in the international protection procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The analysis of the application may result in:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a decision to grant international protection: refugee status or subsidiary protection status;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a decision to deny international protection (this may be in the regular procedure or the accelerated procedure) ; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a decision of inadmissibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International protection: If the applicant is granted international protection, they will be informed by registered letter which will be sent to their habitual residence or their elected place of residence. A copy of the decision will be sent to their lawyer. In the absence of a habitual residence or an elected place of residence, the decision will be notified by public notice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Denial of international protection: If the applicant does not meet the criteria to be granted international protection, a decision to deny international protection will be taken. This decision will be sent via registered post to their habitual residence or their elected place of residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -732,170 +1548,170 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This decision of inadmissibility includes information relating to avenues of remedy, and may under certain conditions include an order to leave the territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This decision may be appealed against before the Administrative Tribunal in order to annul the decision. This appeal must be lodged by remedy signed by a lawyer within 15 days of the notification of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Administrative Tribunal's decision is final; thus, a further appeal will not be possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">See more in the EUAA Case Law Database - Asylum Appeals System section - ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Second instance determination – Luxembourg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to enter (at the border)/remain: Within 3 days of lodging their application, applicants will receive a document issued in their name and certifying their status as an applicant of international protection. This document allows them to remain on the territory of Luxembourg during the processing of their international protection application, as well as to move freely in the country. However, pursuant to Article 7 of the amended Asylum Law, this document certifying the status as an applicant of international protection is not issued to the applicant who is held in detention. If the holder is placed under house arrest, the document certifies this fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision on the admissibility or inadmissibility of the application. If admissible, the outcome could be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">positive - granting of protection (refugee or subsidiary protection); or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">negative - rejection of protection (no protection is granted, expulsion decision)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, the decision to reject an application for international protection is deemed a return decision (except for cases under Article 28 (2) (a), (d) and (f) of the amended Asylum Law). The order to leave the territory issued therein specifies the time limit for departure as well as the country to which the applicant will be returned in the event of enforced removal. To comply with the order to leave the territory, the applicant has a period of thirty days from the date on which the return decision becomes final and may, for this purpose, request access to a return assistance program. By way of exception of the foregoing, the applicant is required to leave the territory without delay from the date on which the return decision becomes final if their behaviour poses a threat to public order, public security, or national security. Also, no deadline is granted to an applicant who has previously been notified of a return decision under Article 111 of the amended Immigration Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the withdrawal of an application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 23 (2) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an application is considered as implicitly withdrawn when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a) the applicant has not responded to requests to deliver essential information in respect of his/her application and/or does not show up for the personal interview and does not provide a valid reason within the subsequent eight days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">b) the applicant has fled or left the place where he was assigned to live/was detained without permission and without contacting the Minister within the following twenty-four hours; or the applicant has not, within one month, complied with his/her obligation to report to the Ministry, unless he demonstrates that his absence was due to circumstances beyond his or her control.</w:t>
       </w:r>
@@ -914,102 +1730,102 @@
         <w:t xml:space="preserve">However, if, within nine months of the closure decision, the applicant applies for the reopening of their file, the Minister reopens the file and resumes the examination of the application at the stage at which it was discontinued. The file of an applicant may be reopened only once. After the nine-month period, the closure decision is final, and the new application must be considered as a subsequent application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister may also decide to reject an applicant's application, instead of discontinuing the examination, if there is enough evidence to conclude that it is unfounded on the merits, or inadmissible. An appeal against this decision may be lodged with the Administrative Tribunal by means of a motion signed by a lawyer within a period of fifteen days or one month respectively from notification of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Explicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 23 (1) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an applicant who wants to withdraw an application before the end of the procedure fills in a form officially declaring that they are withdrawing their application. Applicants withdraw the application under their own responsibility at any time during the procedure and have to indicate the reason(s) for the withdrawal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister ends the asylum procedure immediately after receiving the applicant’s declaration of withdrawal without taking a decision. Moreover, a note is put into the applicant’s file, indicating that the applicant withdrew their application explicitly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If, after explicitly withdrawing their application, an applicant wants to apply again for international protection, this will be considered a subsequent application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviewers are part of the Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training is standard for all interviewers and generally, starts within a few days of the person joining the team. All of them are trained in the core EUAA training modules (e.g. evidence assessment, inclusion, interview techniques, interviewing vulnerable persons, interviewing children, gender, gender identity and sexual orientation, fundamental rights and international protection in the EU), as well as on the internal processes (on-the-job-training). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1040,51 +1856,51 @@
         <w:t xml:space="preserve">Applicants with special needs or vulnerabilities are given procedural safeguards and special conditions. If an applicant is identified as needing such support, they are provided with adequate assistance, including sufficient time to ensure that the conditions are met for them to access the asylum proceedings and present the necessary information to substantiate their claim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special attention is given to ensure that applicants with vulnerabilities have the necessary support throughout the interview process to ensure fairness and the effective exercise of their rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It can be decided on the omission of the personal interview in specific and exceptional cases. According to Article 13 (4) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the personal interview on the merits of the application may not take place where:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(a) the Minister can make a positive refugee status decision on the basis of the evidence available; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">b) the Minister considers that the applicant is unable or unwilling to be interviewed due to enduring circumstances beyond the applicant's control. If in doubt, the Minister will consult a health professional to determine whether the circumstances that make the applicant unfit or unable to be interviewed are temporary or permanent.</w:t>
       </w:r>
@@ -1137,51 +1953,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Positive decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Article 13(4) of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">amended Asylum Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the personal interview on the merits of the application may not take place where the Minister is able to make a positive refugee status decision based on the evidence available. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1745,51 +2561,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to article 28 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a decision of inadmissibility may be taken, without assessing whether the conditions for granting international protection are met, in the following circumstances:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a) international protection has been granted by another EU Member State;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">b) the applicant has a first country of asylum that is not an EU member state;</w:t>
       </w:r>
@@ -1816,223 +2632,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">f) the applicant is an EU citizen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is responsible for the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to enter (at the border)/remain: Applicants have the right to stay in Luxembourg from the moment they lodge an application for international protection. Within 3 days of lodging their application, they generally receive a document issued in their name and certifying their status as an applicant of international protection. This document allows them to remain on the territory of Luxembourg during the processing of the application, as well as to move freely in the country. However, pursuant to Article 7 of the amended Asylum Law, this document certifying the status as an applicant of international protection is not issued to the applicant who is held in detention. If the holder is placed under house arrest, the document certifies this fact. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Furthermore, article 9 (2) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for some exceptions in which the right to remain on the territory is waived, including, among others the case where a person may be surrendered or extradited, as applicable, either to another Member State of the European Union pursuant to obligations arising from a European arrest warrant or for other reasons, to a third country, or to an international criminal court or tribunal; the case where a person has lodged a first subsequent application considered inadmissible only in order to delay or prevent the execution of a decision which would result in his or her imminent removal from the territory; or the case where a person submits another subsequent application for international protection following the adoption of a final decision declaring a first subsequent application inadmissible or following a final decision rejecting that application as unfounded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The rights and obligation of the applicant during the admissibility procedure, are the same as for the normal procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview:  If the information received from the written statements given by the applicant during the lodging of the application; from the documents submitted by the applicant, from the criminal police, or during the Dublin interview gives any indication for a possible inadmissibility decision (e.g.: EU citizens, first country of asylum, etc.), the applicant undergoes an interview on admissibility, where they are informed about the possibility of the application being declared inadmissible. S/They are asked their point of view and given the opportunity to explain for what reasons they applied for international protection in Luxembourg. This does not apply to subsequent applications. In particular, article 13 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> introduces the personal interview provided for in Article 34 of Directive 2013/32/EU on asylum procedures. See more in section ‘Personal interview within regular procedure - Luxembourg’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specificities for people with special procedural needs (excluding unaccompanied minors): The amended Asylum Law does not provide for specificities for people with special procedural needs regarding the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specificities for unaccompanied minors: According to article 21 (2) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the application of an unaccompanied minor may only be considered inadmissible if a country that is not a Member State is considered to be a safe third country for the applicant pursuant to article 31 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, provided that the best interests of the minor so requires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> does not provide for a specific time limit within which the admissibility procedure should be completed. Nonetheless, the procedure should be conducted as promptly as possible and, in general, is completed within a few days to one week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the application is admissible, authorities will continue its examination through the regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a decision on inadmissibility is issued, the applicant will be subject to a return decision or a departure decision respectively.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision on inadmissibility based on Article 28 (2) a), b), d), e), f) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, may be the subject of an appeal seeking annulment (“recours en annulation”) before the Administrative Tribunal. The appeal must be introduced within 15 days from the date of the notification and has no suspensive effect. However, if the decision of inadmissibility is based on article 28 (2) c) (the applicant can return to a safe third country), the appeal procedure has suspensive effect. The Administrative Tribunal shall deliver its ruling within two months from the lodging of the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In all the admissibility cases, no appeal can be lodged against the decision of the Administrative Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -2055,183 +2871,183 @@
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 27 (1) of the amended Asylum Law adopted the ten grounds mentioned under article 31(8) of Directive 2013/32/EU on asylum procedures on the basis of which the Minister may examine the merits of the application in the framework of an accelerated procedure:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The facts provided by the applicant are not relevant to the assessment of whether they meet the conditions required to qualify for international protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant’s country is considered a safe country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant misled the authorities regarding their identity or nationality by providing false information or documents, or by concealing relevant information or documents that could have negatively influenced the decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is likely that that the applicant has deliberately destroyed or disposed of identity or travel documents that could have helped establish tehir identity or nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has made clearly inconsistent and contradictory, manifestly false, or implausible statements that contradict sufficiently verified information from the country of origin, rendering the application clearly unconvincing with respect to eligibility for international protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has presented a subsequent application for international protection which is not inadmissible;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The only purpose of applying for international protection is to delay or prevent the execution of an earlier or imminent decision that would result in the applicant being forced to leave Luxembourg;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant entered or prolonged their stay on the territory unlawfully and, with no valid reason, has not presented themselves to the authorities or has not presented an application for international protection as soon as possible, considering the circumstances of their entry;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant refuses to provide fingerprints;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are serious grounds for considering that the applicant poses a threat to national security or public order, or the applicant has been subject to a removal order on serious grounds of national security or public order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority for the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2255,113 +3071,113 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicants of international protection that fall under the accelerated procedure have the same rights and obligations as under the normal procedure. There are no specific tracks created to process cases under the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview: The personal interview in the accelerated procedure is conducted in exactly the same way as in the normal procedure. See section ‘Personal interview within the regular procedure – Luxembourg’</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specificities for people with special procedural needs (excluding unaccompanied minors): According to article 19 (3) of the amended Asylum Law, the application of a person who benefits from special procedural guarantees is not examined in the framework of an accelerated procedure if adequate support cannot be provided, in particular for applicants who are victims of torture, rape or any other serious form of psychological, physical or sexual violence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specificities for unaccompanied minors: According to article 21 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Minister may, taking into account the best interest of the child, examine the merits of the application of an unaccompanied minor in the framework of an accelerated procedure only if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The unaccompanied minor’s country of origin is considered a safe country of origin; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The unaccompanied minor has presented a subsequent application for international protection which is not inadmissible; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are serious grounds for considering that the unaccompanied minor represents a threat to national security or public order or has been subject to a removal order on serious grounds of national security or public order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time-limits to take a decision: The period within which a decision has to be issued under the accelerated procedure is two months from the moment all necessary elements are available to conclude that the accelerated procedure is applicable in the specific case. However, the national legislation also provides for the possibility to extend the deadline where “necessary to ensure an adequate and complete examination of the application of international protection”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept:  According to Article 30 (1) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a third country designated as a safe country of origin may only be considered as a safe country of origin for a particular applicant, after an individual examination of that person's application, if the applicant is a national of that country, or if the person concerned is a stateless person and it is their country of former habitual residence, and the applicant has not given serious reasons for considering that it is not a safe country of origin in the light of their particular circumstances, taking into account the requirements for qualification as a beneficiary of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In other words, in cases of applicants originally from safe countries, the burden of proof shifts slightly towards the applicant, however, it remains shared. This means that an individual analysis (case-by-case) will always be carried out, but the applicant will need to be complete and more comprehensive in their claim. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -2377,51 +3193,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is obliged to leave the country within 30 days of the date on which the decision becomes final or res judicata, to their country of nationality or to any other country in which they are authorised to reside.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Against refusals of applications of international protection within an accelerated procedure, a remedy may be introduced before the Administrative Tribunal within 15 days of the notification of the decision. (Article 35(2) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The President of the Chamber or the Judge replacing them shall rule within a month of the introduction of the appeal (pursuant to Article 35 (2) of the amended Asylum Law, this period is suspended between 16 July and 15 September).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeal procedures have suspensive effect. </w:t>
       </w:r>
@@ -2460,51 +3276,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The border procedure is not applied in Luxembourg. Luxembourg International Airport is the only external border. According to article 4 (1) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in case an application for international protection is presented to an officer at the Airport Control Service, registration of this application takes place in the General Department of immigration within six working days following the presentation of the application. Once the application is registered and lodged, it is up to the Minister to continue the international protection procedure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2607,51 +3423,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A subsequent application is a new application for international protection submitted after a final decision has been taken on an earlier application, including cases where the applicant has explicitly withdrawn his application and cases where the Minister has rejected an application following its implicit withdrawal. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Home Affairs, General Department of immigration, Department for Refugees | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministère des Affaires intérieures, Direction générale de l'immigration - Département Réfugiés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the responsible for the subsequent applications procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2660,109 +3476,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision in case of a subsequent application could be positive (granting protection, either refugee or subsidiary protection), negative, or inadmissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> does not provide for a specific time limit within which the procedure for a subsequent application should be completed. However, this should be done as soon as possible and cannot exceed the period of 6/9/21 months prescribed in Article 26 of the same law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A subsequent application for international protection may be dealt with in the accelerated procedure (Article 27 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 18 December 2015 on International and Temporary Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and the applicable rules are applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 22(1), letter e) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Reception Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an applicant’s material reception conditions may be limited or withdrawn if they have already submitted an international protection application in the Grand Duchy of Luxembourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, applicants undergoing a suspension or postponement of removal procedure have the same access to material reception conditions as regular applicants. Rejected applicants are entitled to a minimum level of material reception conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exception: Rejected applicants are not enrolled in the health insurance scheme but can still access medical care at the designated medical center assigned by the refugee health service.</w:t>
       </w:r>
@@ -2882,508 +3698,508 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe county of origin is defined in article 30 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The concept is applied in practice via an accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 30(1) stipulates that a third country can only be considered as safe country of origin after allowing an individual assessment of the application for asylum, if they are a national of that country or if the applicant is stateless, and if it was their former country of residence. Moreover, the applicant has not produced serious reasons to believe that this country is not safe in the particular case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, according to Article 30(2) of the amended Asylum Law, a Grand Ducal regulation can enact a country as a safe country of origin if it is established that in that country there is no general and constant persecution as laid out in the Geneva Convention. This assessment must be supported by relevant and diversified country of origin information (from the EUAA, UNHCR, the Council of Europe and other international organisations). The following criteria are taken into consideration in order to determine if a country is a safe country of origin:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The observance of the rights and freedoms provided for in the European Convention for the Protection of Human Rights fundamental freedoms, the International Covenant on Civil and Political Rights or the United Nations Convention against torture and other cruel, inhuman or degrading treatment or punishment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ensuring compliance with the principle of non-refoulement provided for in the Geneva Convention; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provision of an effective system of redress against violations of these rights and freedoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The designation also may also include some exceptions for which the safe country of origin concept will not apply. These are cases of certain profiles of applicants; for instance, currently Benin and Ghana are only considered safe countries for male applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National list of safe countries of origin:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Albania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Benin (only for men)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bosnia and Herzegovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cabo Verde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Georgia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ghana (only for men)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kosovo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montenegro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Republic of North Macedonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senegal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Serbia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was last updated on 11 January 2023 by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Grand-Ducal Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> amending the amended Grand-Ducal Regulation of 21 December 2007. Ukraine was removed. The reference to former 'Yugoslav Republic of Macedonia' was replaced by 'Republic of North Macedonia'. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first list was adopted by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Grand-Ducal Regulation of 21 December 2007 establishing a list of safe countries of origin within the meaning of the law of 5 May 2006 on the right to asylum and additional forms of protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was previously updated on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 April 2011 by the Grand-Ducal Regulation amending the Grand-Ducal Regulation of 21 December 2007.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19 June 2013 by the Grand-Ducal Regulation amending the Grand-Ducal Regulation of 21 December 2007. Mali was removed. Kosovo was added.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5 December 2017 by Grand-Ducal Regulation amending the amended Grand-Ducal Regulation of 21 December 2007. Georgia was added to the list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is defined in article 31 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A list of safe third countries has not been adopted. The concept is applied on a case-by-case basis via an admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, article 31 replicates article 38 of the recast Asylum Procedures Directive: Member States may apply the safe third country concept only where the competent authorities are satisfied that a person seeking international protection will be treated in accordance with the following principles in the third country concerned:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Life and liberty are not threatened on account of race, religion, nationality, membership of a particular social group or political opinion;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no risk of serious harm as defined in Directive 2011/95/EU;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle of non-refoulement in accordance with the Geneva Convention is respected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The prohibition of removal, in violation of the right to freedom from torture and cruel, inhuman or degrading treatment as laid down in international law, is respected; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The possibility exists to apply for refugee status and, if found to be a refugee, to receive protection in accordance with the Geneva Convention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application of the safe third country concept shall be subject to rules laid down in national law, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rules requiring a connection between the applicant and the third country concerned on the basis of which it would be reasonable for that person to go to that country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rules on the methodology by which the competent authorities satisfy themselves that the safe third country concept may be applied to a particular country or to a particular applicant. Such methodology shall include case-by-case consideration of the safety of the country for a particular applicant and/or national designation of countries considered to be generally safe;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rules in accordance with international law, allowing an individual examination of whether the third country concerned is safe for a particular applicant which, as a minimum, shall permit the applicant to challenge the application of the safe third country concept on the grounds that the third country is not safe in his or her particular circumstances. The applicant shall also be allowed to challenge the existence of a connection between him or her and the third country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When executing a decision based solely on the concept of a safe third country, the Minister informs the applicant of this and provides them with a document notifying the authorities of the third country, in the language of that country, that the application has not been examined on its merits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined in article 29, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The concept is applied in practice via an admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 29 of the amended Asylum Law replicates Article 35 of the recast APD: a country can be considered to be a first country of asylum for a particular applicant if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a) has been recognized as a refugee in that country and can still claim protection under that status; or</w:t>
       </w:r>
@@ -3420,51 +4236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chapter 3 (articles 37 to 52) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">amended Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -4034,52 +4850,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The COI researcher does not produce guidance or policy, but it provides documentation to those who are involved in the elaboration of guidance/policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other aspects of COI units</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The COI researcher is involved in the process of the EUAA's country-specific guidelines, as he is available to consult with the NCPs.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId27"/>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4132,51 +4948,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Luxembourg</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4280,51 +5096,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C5ED145C"/>
+    <w:nsid w:val="7D3C93C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4428,51 +5244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9F851B54"/>
+    <w:nsid w:val="B91303F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4576,51 +5392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FBF998E5"/>
+    <w:nsid w:val="02B94AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4724,51 +5540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="523E58F0"/>
+    <w:nsid w:val="203B9F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4872,51 +5688,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="595738A6"/>
+    <w:nsid w:val="6038469C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="98C523F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5019,52 +5983,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CB8F07F0"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="A20E6F47"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5167,52 +6131,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="28959E30"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="DBC671C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5315,52 +6279,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C110B5EA"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="BF024EE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5463,52 +6427,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C6507DF6"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="C467F0DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5611,52 +6575,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="48A13DC9"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="96EE711E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5759,52 +6723,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B9554ADF"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="25D05694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5939,50 +6903,53 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6063,51 +7030,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2009/12/18/n14/jo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/en/le-ministere/dgim.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#intituleAct" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_13" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/Pages/asylum-appeals-systems.aspx?country=Luxembourg&amp;tab=1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_28" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_19" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo#art_22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2023/01/11/a34/jo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2007/12/21/n21/jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#chapter_3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3770" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3774" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3776" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3778" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3780" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3781" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3782" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3784" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3788" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3793" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3795" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3796" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3799" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3801" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3802" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3803" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3804" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3806" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3809" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3812" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3813" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3818" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3819" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3820" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3821" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3822" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3823" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2009/12/18/n14/jo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maint.gouvernement.lu/en/le-ministere/dgim.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#intituleAct" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/Pages/asylum-appeals-systems.aspx?country=Luxembourg&amp;tab=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_19" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_35" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#art_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n16/jo#art_22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2023/01/11/a34/jo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/rgd/2007/12/21/n21/jo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2015/12/18/n15/jo#chapter_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>