--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -25,131 +25,142 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Cyprus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on 15/07/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus is bound by the Dublin III Regulation (AMMR) and its provisions are contained in the Refugee Law 2000 (6(I)/2000), Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000), </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amended by Act N.142(I)/2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The provisions of the Dublin III Regulation are directly applicable in Cyprus since 20 July 2013 (see Article 49). Reference to the regulation and nuances of certain provisions for their effective implementation were included in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law on 14 October 2016 through Refugee (Amendment) Law of 2016 N. 105(I)/2016. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible): </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Service, Dublin Office | Υπηρεσία Ασύλου, Γραφείο Δουβλίνου.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Place in the institutional framework: Centralised. The </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin Unit is within the Asylum Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which is part of the Deputy Ministry of Migration and International Protection. The unit is part of the main asylum authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competencies of the entity:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -410,604 +421,629 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Office, Asylum Service | Γραφείο Δουβλίνου, Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Welfare Service | Κοινωνική Πρόνοια και Κρατική Ενίσχυση</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for unaccompanied minors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Office, Asylum Service | Γραφείο Δουβλίνου, Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliens and Immigration Unit of the Police (AIUP) | Υπηρεσία Αλλοδαπών και Μετανάστευσης της Αστυνομίας (YAM) </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Office, Asylum Service | Γραφείο Δουβλίνου, Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Office, Asylum Service | Γραφείο Δουβλίνου, Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Office, Asylum Service | Γραφείο Δουβλίνου, Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Administrative Court | Διοικητικό Δικαστήριο Διεθνούς Προστασίας</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is responsible for receiving and deciding on applications for free legal aid. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Welfare Service | Κοινωνική Πρόνοια και Κρατική Ενίσχυση</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is responsible for conducting the sufficient means and merits test and submits the relevant report to the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Administrative Court | Διοικητικό Δικαστήριο Διεθνούς Προστασίας</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance is provided by a selected lawyer or assigned from the list of legal aid lawyers kept by the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Administrative Court | Διοικητικό Δικαστήριο Διεθνούς Προστασίας</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Registry and Migration Department | Τμήμα Ληξιαρχείου και Μετανάστευσης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliens and Immigration Unit of the Police | Υπηρεσία Αλλοδαπών και Μετανάστευσης της Αστυνομίας</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Office, Asylum Service | Γραφείο Δουβλίνου, Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Service | Υπηρεσία Ασύλου </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Registry and Migration Department | Τμήμα Ληξιαρχείου και Μετανάστευσης </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliens and Immigration Unit of the Police | Υπηρεσία Αλλοδαπών και Μετανάστευσης της Αστυνομίας</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Welfare Service | Κοινωνική Πρόνοια και Κρατική Ενίσχυση</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for unaccompanied minors. An applicant with health issues will also be accompanied by medical staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliens and Immigration Unit of the Police | Υπηρεσία Αλλοδαπών και Μετανάστευσης της Αστυνομίας</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Welfare Service | Κοινωνική Πρόνοια και Κρατική Ενίσχυση</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  for unaccompanied minors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Administrative Court | Διοικητικό Δικαστήριο Διεθνούς Προστασίας</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Cypriot Asylum Service is responsible for providing information on the Dublin procedure. Information is provided in writing (in the mother tongue of the applicant) through a national information leaflet on the Dublin III Regulation after making an application for international protection and orally (with the help of an interpreter) during the Dublin interview. The information includes an explanation of the Dublin III Regulation, the eligibility criteria and information on the possible postponing of the asylum examination when cases are referred to the Dublin Unit.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1770,199 +1806,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CA19DE6"/>
+    <w:nsid w:val="1EDFD5ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2066,51 +2135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01A12434"/>
+    <w:nsid w:val="CFFEFF6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2214,51 +2283,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0FFF16AA"/>
+    <w:nsid w:val="97D080C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2497,51 +2566,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2020_1_142.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_105.pdf%20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moi.gov.cy/moi/asylum/asylumservice.nsf/asylumservice05_gr/asylumservice05_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/en/digital-services/social-welfare-and-government-support" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police.gov.cy/police/police.nsf/All/EB8460CE3E69220CC22586D1003BA423?OpenDocument" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supremecourt.gov.cy/judicial/sc.nsf/DMLInterCourt_en/DMLInterCourt_en?opendocument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moi.gov.cy/moi/crmd/crmd.nsf/home_en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>