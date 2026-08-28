--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -54,131 +54,136 @@
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Netherlands is bound by the recast Asylum Procedures Directive (APR in 2026), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR in 2026) and has transposed their provisions through the following legislation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Act 2000, Vreemdelingenwet 2000, Vw 2000,</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> BWBR0011823</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Decree 2000, Vreemdelingenbesluit 2000, Vb 2000, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Circular 2000 (A), Vreemdelingencirculaire 2000 (A), Vc, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Circular 2000 (B), Vreemdelingencirculaire 2000 (B), Vc,</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> BWBR0012289</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Circular 2000 (C), Vreemdelingencirculaire 2000 (C), Vc, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The types of procedures provided for by law include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1924,75 +1929,78 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no separate admissibility procedure in the Netherlands. However, the outcome of the asylum procedure may be that an asylum request is rejected as inadmissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can lodge an appeal against an inadmissibility decision before the District Courts within one week from receiving the decision. There is no automatic suspensive effect (Article 82(2) </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) with the exception of when a third country is considered as safe third country for the applicant. The applicant may request a provisional measure before the court, and the procedure for examining such a request is provided in Article 8:81 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General Administrative Law Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Generally, the appellant is allowed to wait for the decision on the provisional ruling in the Netherlands (Article 7.3 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Decree 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). An exception applies where a previous subsequent application has been finally rejected and the applicant has not brought any new elements or findings or submitted a first subsequent application for the sole purpose of delaying or preventing the implementation of the return decision. If the person is not permitted to wait for the decision on the provisional ruling, the applicant may ask the court if faced with forced removal. The procedure for appeal in inadmissibility cases is shorter and a hearing only takes place if the court considers it necessary. The District Courts have four weeks to decide on the case and an onward appeal is possible before the Council of State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no separate admissibility procedure, however, In principle, some groups of applicants, including for example applicants in the accelerated procedure, whose application is likely to be deemed inadmissible, will remain in a pre-process reception centre or a process reception centre, and they are not further allocated to an asylum seekers centre. They also receive their material reception conditions in kind, without cash benefits.</w:t>
       </w:r>
@@ -2181,63 +2189,65 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Border Procedure is provided for in(Article 3(3) and (8) of the Aliens Act and Article 3.109b of the Aliens Decree.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Royal Netherlands Marechaussee (</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Koninklijke Marechaussee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> , KMar) is responsible for the making of the asylum application at the border, whilst the Immigration and Naturalisation Service (</w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigratie en Naturalisatiedienst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> , IND) is responsible for processing the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once an application is made at the border, the KMar postpones the decision on entry to the Schengen area and the asylum application is processed in a border procedure by the IND. During the border procedure, the asylum seeker is detained near Schiphol Airport. Applicants must register their application at the closed Application Centre (AC) at Schiphol airport.</w:t>
       </w:r>
@@ -2292,51 +2302,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the border procedure, the IND can reject the asylum claim as: (a) Dublin case; (b) inadmissible; or (c) manifestly unfounded. An asylum seeker is allowed into the territory and channelled into the regular procedure as soon as the IND decides that the application cannot be rejected on the above mentioned grounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The maximum time limit for the IND to issue a decision in the border procedure is four weeks, and there is no possibility of extension. If four weeks elapse without a decision being taken than the applicant will automatically gain access into Dutch territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If detention is lifted, and the application is transferred to Ter Apel and channeled into the regular procedure, they will receive a </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foreign Nationals Identity Document type W</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This document is not a resident permit, but is a proof of lawful residence in the Netherlands for applicants during their asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An appeal against a negative asylum decision in detention may be submitted within a week before a Regional Court.</w:t>
       </w:r>
@@ -3000,51 +3011,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 31 lists all of the elements that need to be taken into account during the assessment of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following guidance is available to case officers on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the IND:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Work Instructions: these documents provide an explanation of a broader subject to the staff of the IND in order to implement policies correctly. There are numerous work instructions available, for example on border procedure, credibility assessment, working with an interpreter, processing of family reunification cases, on human trafficking in asylum cases, subsequent asylum applications etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3064,51 +3076,52 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Country information: information on various countries of origin or safe third countries is provided to guide the assessment of an asylum application, including general information related to countries or specifically focusing on a particular group living in that area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions related to the credibility assessment are found in article 31 of the Aliens Act and C1/4 of the Aliens Circular. The IND has also issued the following work instruction on credibility: WI 2024/6 Credibility Assessment (Asylum) </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(WI 2024/6 Geloofwaardigheidsbeoordeling (asiel)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with Work Instruction WI 2024/6 on credibility assessment which sets out general guidelines to assess facts and circumstances stated by the applicant, in cases where there is no supporting documentary or other evidence, the IND must assess credibility in light of five criteria laid out in Article 31 paragraph 6 of the Aliens Act. These conditions are the same as those stipulated in the Qualifications Directive Article 4(5), which the applicant must meet including:</w:t>
       </w:r>
     </w:p>
@@ -3659,199 +3672,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE7EC361"/>
+    <w:nsid w:val="A42FC227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3955,51 +4001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B5F9A04C"/>
+    <w:nsid w:val="000C6DA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4103,51 +4149,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="190CE361"/>
+    <w:nsid w:val="BF201171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4251,51 +4297,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="686EBB85"/>
+    <w:nsid w:val="6B5B8C43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4399,51 +4445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="99D02062"/>
+    <w:nsid w:val="ADAFCD68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4547,51 +4593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0C9593FC"/>
+    <w:nsid w:val="76F1EABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4695,51 +4741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FD6918EE"/>
+    <w:nsid w:val="E9CCB8F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4843,51 +4889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1512DF9A"/>
+    <w:nsid w:val="C731787A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4991,51 +5037,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C6150BA0"/>
+    <w:nsid w:val="65FD1A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5139,51 +5185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0D4B0B09"/>
+    <w:nsid w:val="615D08C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5287,51 +5333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6825C624"/>
+    <w:nsid w:val="3A1267BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5435,51 +5481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8F672E1D"/>
+    <w:nsid w:val="9C3721DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5745,51 +5791,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011823/2024-07-25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012289&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011823/2020-05-14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/sites/default/files/old_publication/publicaties/15446_dutch-general-administrative-law-act.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011825/2021-07-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.defensie.nl/organisation/marechaussee/tasks-of-the-royal-netherlands-marechaussee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en?pk_campaign=header&amp;pk_kwd=taal-selectie-en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/Pages/Foreign-Nationals-Identity-Document-%28Type-W-and-W2%29.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/uitvoeringsinformatie/srt/werkinstructie/p/1/gdlv/0/gd/s/datumdocument-wt_desc/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1338740_1/1/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>