--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -3853,51 +3853,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A42FC227"/>
+    <w:nsid w:val="394353C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4001,51 +4001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="000C6DA0"/>
+    <w:nsid w:val="6B3012AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4149,51 +4149,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BF201171"/>
+    <w:nsid w:val="B8F7D503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4297,51 +4297,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6B5B8C43"/>
+    <w:nsid w:val="C1F35F8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4445,51 +4445,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="ADAFCD68"/>
+    <w:nsid w:val="852F2ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4593,51 +4593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="76F1EABE"/>
+    <w:nsid w:val="E81B2D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4741,51 +4741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E9CCB8F5"/>
+    <w:nsid w:val="9946FCA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4889,51 +4889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C731787A"/>
+    <w:nsid w:val="74119123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5037,51 +5037,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="65FD1A20"/>
+    <w:nsid w:val="BC6D9C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5185,51 +5185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="615D08C9"/>
+    <w:nsid w:val="843352AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5333,51 +5333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3A1267BE"/>
+    <w:nsid w:val="75E50B4C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9C3721DD"/>
+    <w:nsid w:val="A78EAC3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>