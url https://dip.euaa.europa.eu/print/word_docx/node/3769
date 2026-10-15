--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -7,245 +7,1118 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First instance determination - Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3712" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3713" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3714" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3715" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3716" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Types of procedures and case processing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3718" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3719" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3720" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3721" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3722" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal basis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3723" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3724" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3725" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3726" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3727" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Withdrawal of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3728" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3729" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Implicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3730" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Explicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3731" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3732" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3733" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3734" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3735" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3737" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3738" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3739" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admissibility procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3740" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Accelerated procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3741" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3742" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsequent application procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3743" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Last-minute application pending removal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3744" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country concept </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3745" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country of origin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3746" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe third country </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3747" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First country of asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3748" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">European safe third country</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3749" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3750" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3751" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority for the assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3752" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3753" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guidelines for case officers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3754" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Credibility assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3755" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3758" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3760" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI research</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3761" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Decision and outcomes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3762" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3763" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Background information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3764" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Structure and capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3765" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI products</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3768" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects of COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 4/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Netherlands is bound by the recast Asylum Procedures Directive (APR in 2026), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR in 2026) and has transposed their provisions through the following legislation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Act 2000, Vreemdelingenwet 2000, Vw 2000,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> BWBR0011823</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Decree 2000, Vreemdelingenbesluit 2000, Vb 2000, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Circular 2000 (A), Vreemdelingencirculaire 2000 (A), Vc, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Circular 2000 (B), Vreemdelingencirculaire 2000 (B), Vc,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> BWBR0012289</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aliens Circular 2000 (C), Vreemdelingencirculaire 2000 (C), Vc, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The types of procedures provided for by law include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Regular Asylum Procedure (Articles 42 of the Aliens Act, and 3.112 up to and including 3,115 of the Aliens Decree).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Simplified Procedure (Aliens Decree, Article 3.109ca, Aliens Circular, Article C2.7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Border Procedure (Article 3(3) and (8) of the Aliens Act and Article 3.109b of the Aliens Decree)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent Application (Article 3.118b of the Aliens Decree)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">National authorities:</w:t>
       </w:r>
@@ -326,99 +1199,99 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dutch Council for Refugees: During the official procedure, the Dutch Council for Refugees provides information about the procedure to the applicants and applicants may contact the Dutch Council for Refugees for additional counselling and advice. The applicant or his/her lawyer may also request for a representative for the Dutch Council for Refugees to be present during both interviews.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For applications lodged in the territory, the IND has established a five tracks policy in order to decide which procedure is applicable depending on the applicant’s profile. The five tracks include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Track 1: Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Track 2: ‘simplified’ procedure (vereenvoudigde asielprocedure), for applicants coming from safe countries of origin or who already enjoy international protection in another Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Track 3: fast track procedure for well-founded cases, when applicants are considered to be likely to receive international protection and authentic identity documents are available. This track is not yet applied in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Track 4: the general asylum procedure of 6 days which can be extended by 6,8 or 14 days. The extended procedure can be applied when applications cannot be thoroughly assessed within the regular procedure. The time limit for a decision within the general asylum procedure is six months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Track 5: well-founded cases, when applicants are considered to be likely to receive international protection, but authentic identity documents lack. This track is not yet applied in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on these tracks, the applicants may be channeled into the following asylum procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The General Asylum Procedure (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -743,87 +1616,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), which can entail: (1) the asylum application has been granted; (2) The IND needs more time to investigate the application and will deal with the application in the extended asylum procedure; (3) the IND rejects the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As an outcome of the asylum procedure, an applicant can be issued one of the following types of decision:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision granting refugee status;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision granting subsidiary protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision granting a residence permit on other grounds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision refusing to grant international protection and residence permit on other grounds accompanied by a decision on refusal of entry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
@@ -1414,75 +2287,75 @@
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preparation and timing of the interview:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prior to the personal interview the IND official conducting the interview has access to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">written report of the initial/registration interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant’s file, including all personal documents and evidence submitted, before the personal interview,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">medical examination documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order to prepare for the personal interview, caseworkers have access to COI reports and COI database, and country-specific policy guidelines. They can also request COI on ad-hoc basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the regular procedure the reporting interview is carried out three days after registration, while the detailed interview happens on the first day of the general asylum procedure (AA). In the accelerated procedure an interview is carried out after the 2/3 days foreseen of the application registration/lodging. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1792,99 +2665,99 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no separate admissibility procedure in the Netherlands. However, the outcome of the asylum procedure may be that an asylum request is rejected as inadmissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND can declare the application inadmissible within the regular procedure, when the applicant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has been already granted international protection in another EU Member State;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">enjoys protection in a first country of asylum;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">comes from a safe third country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">lodged a subsequent application without any new elements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has already been granted an asylum residence permit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration and Naturalisation Service (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1926,77 +2799,77 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no separate admissibility procedure in the Netherlands. However, the outcome of the asylum procedure may be that an asylum request is rejected as inadmissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can lodge an appeal against an inadmissibility decision before the District Courts within one week from receiving the decision. There is no automatic suspensive effect (Article 82(2) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) with the exception of when a third country is considered as safe third country for the applicant. The applicant may request a provisional measure before the court, and the procedure for examining such a request is provided in Article 8:81 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General Administrative Law Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Generally, the appellant is allowed to wait for the decision on the provisional ruling in the Netherlands (Article 7.3 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Decree 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). An exception applies where a previous subsequent application has been finally rejected and the applicant has not brought any new elements or findings or submitted a first subsequent application for the sole purpose of delaying or preventing the implementation of the return decision. If the person is not permitted to wait for the decision on the provisional ruling, the applicant may ask the court if faced with forced removal. The procedure for appeal in inadmissibility cases is shorter and a hearing only takes place if the court considers it necessary. The District Courts have four weeks to decide on the case and an onward appeal is possible before the Council of State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2186,64 +3059,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Border Procedure is provided for in(Article 3(3) and (8) of the Aliens Act and Article 3.109b of the Aliens Decree.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Royal Netherlands Marechaussee (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Koninklijke Marechaussee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> , KMar) is responsible for the making of the asylum application at the border, whilst the Immigration and Naturalisation Service (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigratie en Naturalisatiedienst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> , IND) is responsible for processing the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2299,51 +3172,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">); (b) the asylum seeker originates from an area where an exceptional situation as referred to in Article 15(c) of the recast Qualification Directive is applicable; (c) there are other reasons to grant an asylum permit. If the examination takes longer than 4 weeks, detention is lifted and the applicant is allowed to the territory and channelled into the regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the border procedure, the IND can reject the asylum claim as: (a) Dublin case; (b) inadmissible; or (c) manifestly unfounded. An asylum seeker is allowed into the territory and channelled into the regular procedure as soon as the IND decides that the application cannot be rejected on the above mentioned grounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The maximum time limit for the IND to issue a decision in the border procedure is four weeks, and there is no possibility of extension. If four weeks elapse without a decision being taken than the applicant will automatically gain access into Dutch territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If detention is lifted, and the application is transferred to Ter Apel and channeled into the regular procedure, they will receive a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Foreign Nationals Identity Document type W</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This document is not a resident permit, but is a proof of lawful residence in the Netherlands for applicants during their asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2656,194 +3529,194 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Safe third country concept is defined in article 30a (1c) of the Aliens Act. The IND assesses if a third country can be considered safe for the individual applicant. The information provided by the applicant is the starting point for this assessment. The IND assesses if the applicant has such a connection with the third country that it can reasonably be expected of the alien to go to that country. The IND and applicant share the burden of proof.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND at least assumes the applicant has a connection with a third country if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The partner or spouse of the applicant has the nationality of the third country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has close family living in the third country with whom he still has contact;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has previously stayed in the third country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND only deems the country as a safe third country if the applicant is reasonably expected to be allowed access to the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of First Country of Asylum is defined in Article 30a(1b) and the Aliens Circular, C2/6.2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first country of asylum applies in any case in the following circumstances:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is recognised in a third country as a refugee and he/she can still receive protection as a refugee;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant receives sufficient protection, among which protection against refoulement, in a third country because of de-facto adherence to relevant international treaties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND assumes the applicant will be readmitted to the third country in question in any case in the following situations:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant has a still valid residence permit on international protection grounds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant has a still valid residence permit or visa and he/she qualifies to receive international protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information from the third country from which it follows that the applicant receives protection at present or qualifies to receive protection again; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Statements by the applicant from which it follows that he already receives protection in a third country, which information is confirmed by the third country in question;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND assumes there will be readmission in these situations, unless the applicant substantiates that this is not the case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The only possession of a valid visa for a third country is in this context insufficient to conclude that there is ‘protection’ as meant in art. 30a (1) (b) Aliens Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -2925,281 +3798,281 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Caseworkers follow a training plan before they can assess applications on their own. They first undergo a training that takes about a year. They are paired to experienced caseworkers in the beginning. These experienced caseworkers provide them with on the job training. In addition, there are several EUAA trainings which are obligatory for any caseworker such as Interviewing Techniques, Interviewing Vulnerable Persons, Evidence Assessment and Inclusion. It is not necessary that these trainings are completed before caseworkers start at the IND.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 29 of the Aliens Act states that asylum may be granted to an applicant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">who is a treaty refugee; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">who has made it plausible that he has reasonable grounds to believe that he has in the event of eviction, there is a real risk of serious harm, consisting of:</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1°. death penalty or execution;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2°. torture, inhuman or degrading treatment or punishment; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3°. serious and individual threat to the life or person of a citizen as a serious threat to the indiscriminate violence in the context of an international or domestic armed force. conflict.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 31 lists all of the elements that need to be taken into account during the assessment of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following guidance is available to case officers on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the IND:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Work Instructions: these documents provide an explanation of a broader subject to the staff of the IND in order to implement policies correctly. There are numerous work instructions available, for example on border procedure, credibility assessment, working with an interpreter, processing of family reunification cases, on human trafficking in asylum cases, subsequent asylum applications etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information Messages, which are communicate information that are temporary in nature, providing guidance for staff on how to proceed in light of recent developments such as new jurisprudence affecting their work, policy or institutional developments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Country information: information on various countries of origin or safe third countries is provided to guide the assessment of an asylum application, including general information related to countries or specifically focusing on a particular group living in that area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions related to the credibility assessment are found in article 31 of the Aliens Act and C1/4 of the Aliens Circular. The IND has also issued the following work instruction on credibility: WI 2024/6 Credibility Assessment (Asylum) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(WI 2024/6 Geloofwaardigheidsbeoordeling (asiel)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with Work Instruction WI 2024/6 on credibility assessment which sets out general guidelines to assess facts and circumstances stated by the applicant, in cases where there is no supporting documentary or other evidence, the IND must assess credibility in light of five criteria laid out in Article 31 paragraph 6 of the Aliens Act. These conditions are the same as those stipulated in the Qualifications Directive Article 4(5), which the applicant must meet including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has made a sincere effort to substantiate their asylum request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has submitted all relevant elements in relation their application, or provided a satisfactory explanation for the absence of other relevant elements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The statements of the applicant are found to be coherent and plausible, and are not in conflict with country of origin information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant has submitted their asylum application as soon as possible, or provided good reasons if they did not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The general credibility of the applicant has been established.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with Article 31 (2) of the Aliens Act 2000, applicants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
@@ -3243,87 +4116,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decisions are issued in writing by the IND.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As stipulated by Article 3.121a of the Aliens Decree 2000, a single decision may be taken in the case of a family unit who based their application on the same grounds. However, separate decisions may be issued for cases where the publication of the specific circumstances of the applicant may harm their interest, for example for persecution grounds related to gender, sexual orientation, gender identity or age.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, decisions are sent to the applicant’s legal representative. However, if the applicant is not being represented, they shall receive the decisions themselves. The content of the decision is then explained to them in a language which they can be expected to understand. Paragraph C1/2.13 of the Aliens Circular C provides additional exceptions where in the regular asylum procedure, the applicant shall be notified in person in the event that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the legal representative of the applicant is unknown;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the decision concerns a rejection of a repeated application for international protection which has been processed within the accelerated asylum procedure for repeated applications and for which the legal representative of the applicant is unknown, and the applicant is present at the application centre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the rejection also includes an entry ban that invokes the legal consequences of article 66a (6) of the Aliens Act;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DT&amp;V, COA. the Aliens Police, Royal Dutch Military Police or the IND have, when deemed necessary, decided in mutual consultation that issuance in person is needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the IND does not know the applicant’s legal representative and it is not possible to issue the decision in person, the decision shall be issued on the basis of the designated place in the application center or the applicant’s last known place of residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Minors and unaccompanied minors:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3574,52 +4447,52 @@
         <w:t xml:space="preserve">Lectures and courses by COI specialists (about 15 per year)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The language analysts of OCILA conduct over 6,000 short language assessments yearly. In case the short assessments justifies further research (there is doubt about the COI of the applicant), an in-debt assessment will take place. OCILIA has completed over 250 of such assessments last year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OCILA makes fact sheets with information to be used for the assessment whether a country can be considered a safe third country. Yearly, OCILA releases about 10 of these fact sheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The country specialists are involved in verifying the analysis of documents, which is about for 4000 documents per year. Another IND unit verifies documents submitted by migrants who come to the Netherlands. In case a document is regarded as false, this analysis is verified by one of the country specialist of OCILA.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3684,51 +4557,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3853,51 +4726,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="394353C2"/>
+    <w:nsid w:val="5FAA4B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4001,51 +4874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6B3012AE"/>
+    <w:nsid w:val="ECD1FA40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4149,51 +5022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B8F7D503"/>
+    <w:nsid w:val="259BB190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4297,51 +5170,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C1F35F8E"/>
+    <w:nsid w:val="2DDD69F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="1B07A35C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4444,52 +5465,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="852F2ACA"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="6710D0BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4592,52 +5613,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E81B2D2A"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="CE10801F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4740,52 +5761,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9946FCA2"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="8050632A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,52 +5909,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="74119123"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="A11BA2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5036,52 +6057,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BC6D9C62"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="D5C906EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5184,52 +6205,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="843352AB"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="3D27ACDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5332,52 +6353,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="75E50B4C"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="F69B5A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5480,52 +6501,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A78EAC3D"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="3A5BBD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5663,50 +6684,53 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5787,51 +6811,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011823/2024-07-25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012289&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011823/2020-05-14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/sites/default/files/old_publication/publicaties/15446_dutch-general-administrative-law-act.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011825/2021-07-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.defensie.nl/organisation/marechaussee/tasks-of-the-royal-netherlands-marechaussee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en?pk_campaign=header&amp;pk_kwd=taal-selectie-en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/Pages/Foreign-Nationals-Identity-Document-%28Type-W-and-W2%29.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/uitvoeringsinformatie/srt/werkinstructie/p/1/gdlv/0/gd/s/datumdocument-wt_desc/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1338740_1/1/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3712" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3713" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3715" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3718" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3720" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3721" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3722" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3723" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3725" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3726" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3728" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3729" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3730" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3732" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3733" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3734" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3735" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3738" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3743" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3744" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3745" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3747" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3748" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3750" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3752" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3753" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3758" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3761" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3762" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3764" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3765" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3768" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011823/2024-07-25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012289&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011823/2020-05-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/sites/default/files/old_publication/publicaties/15446_dutch-general-administrative-law-act.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011825/2021-07-01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.defensie.nl/organisation/marechaussee/tasks-of-the-royal-netherlands-marechaussee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en?pk_campaign=header&amp;pk_kwd=taal-selectie-en" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/en/Pages/Foreign-Nationals-Identity-Document-%28Type-W-and-W2%29.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/uitvoeringsinformatie/srt/werkinstructie/p/1/gdlv/0/gd/s/datumdocument-wt_desc/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1338740_1/1/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>