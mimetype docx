--- v2 (2026-08-29)
+++ v3 (2026-10-15)
@@ -7,487 +7,189 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Cyprus</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temporary protection - Cyprus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary Protection - Cyprus</w:t>
-[...297 lines deleted...]
-        <w:t xml:space="preserve">Temporary Protection - Cyprus</w:t>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 10/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overview</w:t>
-[...7 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus transposed the Temporary Protection Directive in 2004 with a Decision of the Council of Ministers: Refugees Law 2000 (6(I)/2000), Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000), as amended by Ο </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">περί Προσφύγων (Τροποποιητικός) (Αρ. 2) Νόμος του 2004 (Ν. 241(I)/2004) Ε.Ε., Παρ.Ι(I), Αρ.3918, 5/11/2004.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers activated temporary protection for displaced persons from Ukraine by Decision (No 33/2022) of 22 March 2022 on management of influx of displaced persons from Ukraine | Διαχείριση Εισροών εκτοπισθέντων απο την Ουκρανία. (This decision has not been published in the official gazette of the Republic of Cyprus).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The duration of the protection lasted for 1 year. On 8 February 2023, the Council of Ministers decision (extracts of Council of Ministers Meeting) extended for 1 more year until 4 March 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers decision No 94.379 on the management of inflows of displaced persons from Ukraine |  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Πολιτική Διαχείρισης Εισροών Εκτοπισθέντων από την Ουκρανία</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> extended temporary protection until 4 March 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the latest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">extension</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, residence permits are valid until 4 March 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees Law 2000 (6(I)/2000), Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000), as amended by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ο περί Προσφύγων (Τροποποιητικός) (Αρ. 2) Νόμος του 2004 (Ν. 241(I)/2004)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ε.Ε., Παρ.Ι(I), Αρ.3918, 5/11/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees Law 2000 (6(I)/2000), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000), Article 20: Temporary Protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Αρθρο 20: Προσωρινή Προστασία.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -651,51 +353,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granting temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Service | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> EUAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -872,63 +574,63 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Deputy Ministry of Research, Innovation and Digital Policy manages a dedicated call centre for displaced persons from Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Ministerial Decision of 22 March 2022, the following categories of persons displaced from Ukraine on 24 February 2022 or later are eligible for temporary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukrainian nationals, beneficiaries of international protection in Ukraine, and their family members living in Ukraine before 24 February 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stateless persons and non-Ukrainians living in Ukraine before 24 February 2022 with a permanent residence permit, who are unable to return safely to their country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Members of the families of the above-mentioned categories. As member of the families are considered spouses and minor children (under 18) on the condition that the family existed and resided in Ukraine before 24 February 2022. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A separate application should be submitted for adult children or other family members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -961,239 +663,239 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information platforms (websites)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Service</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on information for displaced persons from Ukraine. The page enables online application for Temporary Protection with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">dedicated online form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which requires log-in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Migration Department </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FAQ page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> providing information on the application process for temporary protection in line with the instructions issued by the Asylum Service on the relevant webpage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR in Cyprus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> includes information about temporary protection in Cyprus, access to health services and to education for temporary protection beneficiaries. Furthermore, the website includes relevant information platforms for Ukrainians such as the information platform ‘Ukraine is Home’ which provides accurate information in real time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leaflet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Frequently asked questions of applicants for temporary protection (English)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">What do you need to know about temporary protection_Adults (English)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">What do you need to know about temporary protection_Adults (Ukranian)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">What do you need to know about temporary protection_Children (English)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">What do you need to know about temporary protection_ Children (Ukranian)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Booklet on Cyprus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – including information on Temporary Protection</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedicated contacts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Call Centre for Ukrainian Refugees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> run by the Deputy Ministry of Research, Innovation and Digital Policy provides information on immigration, education, welfare and other relevant matters. For Cypriot phone numbers: 1477. For foreign phone numbers: +357 22 285777</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opening hours: Monday to Friday 08:00-20:00 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1265,51 +967,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applications for temporary protection can be submitted: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">online through the website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of the Asylum Service </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- in person at the Asylum Service premises for persons residing in Nicosia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A decision is issued within the same day by the Asylum Service. The decision covers all the members of the family included in the application. </w:t>
@@ -1437,51 +1139,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal Aid is covered by the Legal Aid Law of 2022 in conjunction with the Refugee Law (6(I)/2000) (as amended) and the Establishment and Functioning of the Administrative Court of International Protection Law (Law 73(I)/2018). Legal aid is provided to individuals who meet certain criteria, including financial eligibility and the nature of the case, and are unable to afford legal representation or advice. Legal aid can be provided for appeal procedures before IPAC against the rejection of Temporary Protection application and against the revocation of Temporary Protection status by the authorities. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The United Nations High Commissioner for Refugees in its </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> refers Ukrainians in Cyprus seeking advice on temporary protection to visit the Cyprus Refugee Council for advice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1508,179 +1210,179 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Exclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for exclusion from temporary protection are laid down in Article 20(5) and (6) of the of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Refugees Law 2000 (6(I)/2000).  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A person might be excluded from temporary protection when There are reasonable grounds to believe that: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">committed a crime against peace, a war crime or a crime against humanity as defined by international law;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">committed outside the Republic, a serious non-political crime, before being admitted to the Republic as a person enjoying temporary protection.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The severity of the expected prosecution must be weighed against the nature of the crime of which the individual is suspected. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Particularly cruel acts, even if committed with a purported political aim, can be characterized as serious non-political crimes: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">committed outside the Republic, a serious non-political crime, before being admitted to the Republic as a person enjoying temporary protection.</w:t>
+              <w:t xml:space="preserve">It is understood that the above applies to both the participants in the crime and the moral perpetrators;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">The severity of the expected prosecution must be weighed against the nature of the crime of which the individual is suspected. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Particularly cruel acts, even if committed with a purported political aim, can be characterized as serious non-political crimes: </w:t>
+              <w:t xml:space="preserve">has been found guilty of acts contrary to the purposes and principles of the United Nations.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
-[...23 lines deleted...]
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">There are valid reasons to consider him dangerous to the security of the Republic or he is dangerous to society, because he has been convicted by an irrevocable decision for a particularly serious crime.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Termination/Withdrawal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The grounds for termination or withdrawal of temporary protection are laid down in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 20C of Ο περί Προσφύγων Νόμος του 2000 (6(I)/2000)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Refugees Law 2000 (6(I)/2000).  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection will be terminated upon a decision of the Council of Ministers, if findings on the situation in the country of origin allows for safe and permanent repatriation of persons to whom temporary protection has been granted, respecting human rights fundamental freedoms and the obligations of the Republic deriving from the principle of non-refoulement.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In case of termination of the temporary protection the general rules of the Aliens and Immigration Law (Chap. 105) shall apply.</w:t>
@@ -1691,51 +1393,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no designated structures to accommodate beneficiaries of temporary protection. The competent authority responsible for accommodation and the provision of in kind or cash assistance is the Social Welfare Service (SWS). A rent subsidy to support temporary protection beneficiaries is available through the SWS. More information can be found here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for Rent Subsidy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To be eligible, persons must have been displaced from Ukraine on or after 24 February 2022 and, since their arrival in the country, must have stayed in hotels or other accommodation designated by Cyprus without securing any other place of residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1824,51 +1526,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the labour market</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A person who is granted temporary protection has the right to access the labour market and to engage in employed or self-employed activities in the same conditions as Cypriot nationals. More information is available on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated leaflet of the Asylum Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">There are no initiatives specific to temporary protection holders for employment. People in search for a job can register at the Labour Office as unemployed and the Labour Office will assist them to find a job.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -1880,182 +1582,182 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to medical care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A person who is granted temporary protection has access to medical care and to medical or other assistance in case is a person with special needs. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information is available on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated leaflet of the Asylum Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social welfare assistance and means of subsistence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beneficiaries of temporary protection are entitled of social welfare assistance and means of subsistence if needed. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information is available on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated leaflet of the Asylum Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Children under 18 years old, beneficiaries of temporary protection have access to education. More information is available on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated leaflet of the Asylum Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">On 30 June 2022, the Ministry of Education, Culture Sports and Youth issued </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">guidelines related to the enrolment of displaced children from Ukraine into public schools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information about the enrolment and application process is available on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dedicated page of the Ministry of Education, Culture, Sports and Youth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Family reunification</w:t>
             </w:r>
           </w:p>
@@ -2254,101 +1956,101 @@
         <w:t xml:space="preserve">Information is currently not available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants or beneficiaries of international protection have the right to apply for international protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the examination of an application for international protection is completed before the temporary protection period expires, the applicant is entitled to the rights deriving from temporary protection (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 20(3)(c) Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the examination of an application for international protection has not been completed before the temporary protection period expires, the applicant is entitled to the rights of an asylum seeker (Article 20(3)(d) Refugee Law).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary protection is without prejudice recognition of the status of a person as a beneficiary for international protection (Article 20(3)(e) Refugee Law).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">﻿More information is available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">national legislation related to the transposition of the Temporary Protection Directive</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId45"/>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2413,51 +2115,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2582,51 +2284,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="97EB2CC7"/>
+    <w:nsid w:val="1C83127C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2730,51 +2432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2FE7C291"/>
+    <w:nsid w:val="5B4AA975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2878,199 +2580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="055F857D"/>
-[...147 lines deleted...]
-    <w:nsid w:val="E33E20F3"/>
+    <w:nsid w:val="322C2DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3181,53 +2735,50 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3308,51 +2859,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3570" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3574" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3575" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3577" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3579" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3580" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3581" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3582" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3584" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2004_1_241.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cm.gov.cy/cm/cm.nsf/All/B2F71B3DF8DF41CCC2258964002FDB92/%24file/94.379.pdf?OpenElement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https/www.moi.gov.cy/moi/asylum/asylumservice.nsf/All/D8F8159C673B329AC22589580022B343?OpenDocument" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scc6f6433d-2877-44ec-961c-57269cd8d430.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/asylumservice05_gr/asylumservice05_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A?OpenDocument" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeaiqPy5jqRjUR-X8318VSDQETGoxa8hmoAjGZ7waYCw2B0Fg/viewform?vc=0&amp;c=0&amp;w=1&amp;flr=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://http/www.moi.gov.cy/moi/crmd/crmd.nsf/All/A86D9E2CF623B5D5C225881300291392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/cyprus/people-arriving-from-ukraine/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/Frequently%20Asked%20Questions%20for%20applicants%20of%20temporary%20protection.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/EN_Adults_Leaflet_Ukraine_CY.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/Ukrainian_Adults%20Leaflet_Ukraine%20-%20CY.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/EN_Children_Leaflet_Ukraine%20-%20CY.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/Ukrainian_Children%20Leaflet%20Ukraine%20-%20CY.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/publications/2022-08/Booklet_Cyprus_EN.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforms.mof.gov.cy/eforms/urs.nsf/home_en/home_en?OpenDocument" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/3BFEC5EBDF867909C22588010054933B/%24file/Frequently%20Asked%20Questions%20for%20applicants%20of%20temporary%20protection.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/All/3BFEC5EBDF867909C22588010054933B/%24file/Frequently%20Asked%20Questions%20for%20applicants%20of%20temporary%20protection.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enimerosi.moec.gov.cy/archeia/1/https:/enimerosi.moec.gov.cy/archeia/1/ypp14154a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moec.gov.cy/en/ukrainian_refugees.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scc6f6433d-2877-44ec-961c-57269cd8d430.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2004_1_241.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cm.gov.cy/cm/cm.nsf/All/B2F71B3DF8DF41CCC2258964002FDB92/%24file/94.379.pdf?OpenElement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https/www.moi.gov.cy/moi/asylum/asylumservice.nsf/All/D8F8159C673B329AC22589580022B343?OpenDocument" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scc6f6433d-2877-44ec-961c-57269cd8d430.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/asylumservice05_gr/asylumservice05_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A?OpenDocument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeaiqPy5jqRjUR-X8318VSDQETGoxa8hmoAjGZ7waYCw2B0Fg/viewform?vc=0&amp;c=0&amp;w=1&amp;flr=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://http/www.moi.gov.cy/moi/crmd/crmd.nsf/All/A86D9E2CF623B5D5C225881300291392" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/cyprus/people-arriving-from-ukraine/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/Frequently%20Asked%20Questions%20for%20applicants%20of%20temporary%20protection.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/EN_Adults_Leaflet_Ukraine_CY.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/Ukrainian_Adults%20Leaflet_Ukraine%20-%20CY.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/EN_Children_Leaflet_Ukraine%20-%20CY.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/71A7D6D56D2B4B49C22588010055092A/%24file/Ukrainian_Children%20Leaflet%20Ukraine%20-%20CY.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/publications/2022-08/Booklet_Cyprus_EN.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforms.mof.gov.cy/eforms/urs.nsf/home_en/home_en?OpenDocument" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/All/3BFEC5EBDF867909C22588010054933B/%24file/Frequently%20Asked%20Questions%20for%20applicants%20of%20temporary%20protection.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/All/3BFEC5EBDF867909C22588010054933B/%24file/Frequently%20Asked%20Questions%20for%20applicants%20of%20temporary%20protection.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enimerosi.moec.gov.cy/archeia/1/https:/enimerosi.moec.gov.cy/archeia/1/ypp14154a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moec.gov.cy/en/ukrainian_refugees.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scc6f6433d-2877-44ec-961c-57269cd8d430.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>