--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -32,746 +32,795 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3514" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3515" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3516" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3517" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3518" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3519" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisational aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3520" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3521" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Staff and training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3522" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception phases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3524" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Contingency planning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3525" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Facilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3526" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3527" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Premises at the border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3528" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Initial reception centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3529" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Collective accommodation centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3530" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3531" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3532" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3533" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3534" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Definition of material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3536" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3537" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3538" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3539" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rights and obligations during reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3540" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information and counselling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3541" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3542" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Employment and vocational training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3543" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3544" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Education for minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3545" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3546" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sufficient means</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3547" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3548" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3549" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sufficient means test</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3550" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3551" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3552" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3553" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Review of the sanction decision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 3/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia is bound by the recast Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Patvēruma likums</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05/01/2016: Latvia transposes the recast Reception Conditions Directive by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Patvēruma likums</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -798,51 +847,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PMLP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other actors involved</w:t>
             </w:r>
           </w:p>
@@ -957,51 +1007,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions are provided throughout the duration of the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contingency planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2012 the Cabinet of Ministers adopted the Cabinet Order No 312 </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"Regarding the Declaration of Emergency Situation" to activate the “Action Plan for Co-ordinated Action of Institutions in Relation to Possible Mass Influx of Asylum Seekers in Latvia from the Countries Affected by Crisis"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The action plan determines the set of measures to be carried out by responsible authorities if a mass influx of asylum seekers in the State territory is expected or detected, and the authorities are not able to ensure reception of asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
@@ -1554,51 +1605,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regime </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Open. If an applicant wishes to leave the accommodation for more than 24 hours, he/she must inform the staff of the Centre (as outlined in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Rules of Procedure of the Accommodation Centre for Asylum Seekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Management</w:t>
             </w:r>
           </w:p>
@@ -2260,51 +2312,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Under Section 9 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a decision to accommodate an unaccompanied minor at the Accommodation Centre for Asylum Seekers, or to place the minor in a childcare institution or foster family, shall be made by the Orphan's Court in cooperation with the social service, with input from the Office of Citizenship and Migration Affairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An unaccompanied minor is accommodated at the Accommodation Centre for Asylum Seekers or in a childcare institution until appropriate care with a guardian or in a foster family is arranged, or until it is determined that appointing a guardian or placing the minor in a foster family is not suitable for the individual. In evaluating the best interests of the minor, the Orphan's Court shall consider the possibility of family reunification, the welfare and social development of the minor, particularly the minor’s origin, protection, and safety, especially regarding the likelihood that the minor may be a victim of human trafficking. The opinion and interests of the minor, based on their age and maturity, will also be taken into account, in line with the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2375,51 +2428,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 1 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, material reception conditions include housing, food, clothing, and financial support (e.g., daily allowance, vouchers).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All material reception conditions defined in the Asylum Law and provided for the asylum seekers are considered as adequate standard of living.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
@@ -2710,70 +2764,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">Additional/Specialized Health Care;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Psycho- and Psycho Social Support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As it is defined in Article 11 (2) 8) of </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an asylum seeker has the right, in accordance with the procedures laid down in the laws and regulations, to receive emergency medical assistance, primary health care, outpatient and inpatient psychiatric assistance in case of serious mental health disorders, and also any medical assistance to minors, non-provision of which may pose a threat to the development and health of the child, from the State funds, taking into account the special reception needs of the asylum seeker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Health Care Financing Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> mentions specific groups of migrants entitled to receive the mandatory state health insurance, which includes primary, secondary and tertiary health care services in addition for the minimum state paid medical assistance: foreigners with permanent residence permit in Latvia, persons with stateless status granted in Latvia, asylum seekers, refugees or persons to whom the alternative status has been granted, detained persons, and children up to 18 years of age, orphans and children left without parental care before reaching the age of 24, as well as persons who are studying in general education institution, vocational basic education or vocational secondary education institutions. The minimum state paid medical assistance includes emergency medical assistance and birth assistance, as well as health care services provided by general practitioners and health care services related to medical treatment of such diseases which have a significant influence on the public health indicators, or which endanger the public health and also the medicinal products and medical devices intended for the outpatient medical treatment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 7 of the Law on Residence of a Victim of Trafficking in Human Beings, states that the social rehabilitation service provider shall ensure a safe asylum and accommodation, first aid, the consultations of a psychologist, a lawyer, a medical practitioner and of other specialists, a possibility to receive emergency medical treatment, as well as a possibility to get involved in training and educational programmes, to the victim of trafficking in human beings, as well as to the minor accompanying the victim, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights and obligations during reception</w:t>
       </w:r>
     </w:p>
@@ -2910,51 +2966,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules are defined in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Rules of Procedure of the Accommodation Centre for Asylum Seekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Regulation No. 489). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The duties of an asylum seeker are the following: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
@@ -3109,51 +3166,52 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">at the end of his stay in the centre, leave the room assigned to him tidy and free it from his personal belongings;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">at the end of his or her stay in the accommodation centre, to hand over to the employee of the accommodation centre all the items referred to in Paragraph </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of these Regulations placed at his or her disposal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -3274,92 +3332,94 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Time limit to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to the Section 9 (5) 23) of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, asylum seekers shall be granted the right to employment without restrictions if they have an identification document as asylum seekers and have not received a decision of the Office of Citizenship and Migration Affairs either to grant them international protection or to refuse it within three months after submitting the request, and it has not happened due to his or her fault. The right to employment shall remain until the moment when the final decision to grant the status of a refugee or alternative status or to refuse to grant it has entered into effect and is no longer disputable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to the Section 8 (4) of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> if the asylum seeker wishes to be employed and the Office of Citizenship and Migration Affairs establishes that the conditions referred to in the Immigration Law have set in to grant to the asylum seeker the right to employment without restrictions, the identity card of a foreigner shall be issued to him or her.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
@@ -3787,51 +3847,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with Article 7 of the Cabinet of Ministers Regulation No. 449 adopted on 12 July 2016 “Regulations Regarding the Amount of and Procedures for Covering the Subsistence and Daily Allowance of an Asylum Seeker if an asylum seeker has left the Accommodation Centre without the permission of the employee for a period exceeding 48 hours, the employee has the right, in assessing the actual circumstances of absence of the asylum seeker, to adopt a decision to not pay the daily allowance for the period of absence of the asylum seeker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Article 31 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Internal Rules of Procedure of the Accommodation Centre for Asylum Seekers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, if an applicant aged 18 or older violates the provisions of the Internal Rules, the head of the accommodation centre is entitled to move the applicant to the rooms with reduced level of comfort or prohibit the applicant from using the accommodation centre's equipment in the collective facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available</w:t>
       </w:r>
     </w:p>
@@ -3912,199 +3973,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Latvia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E0DD2710"/>
+    <w:nsid w:val="DDF9AFF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4208,51 +4302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A1642BB2"/>
+    <w:nsid w:val="E84DE5D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4356,51 +4450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BAE7B7EA"/>
+    <w:nsid w:val="FD3E5938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4504,51 +4598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8A83A1E4"/>
+    <w:nsid w:val="B913FFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4652,51 +4746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="38A578F8"/>
+    <w:nsid w:val="C258ABE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4800,51 +4894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="46651E88"/>
+    <w:nsid w:val="DF3FB6EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4948,51 +5042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="26CBE5F7"/>
+    <w:nsid w:val="6BDBA7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6993D2C7"/>
+    <w:nsid w:val="638DE6D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5244,51 +5338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="001A9B17"/>
+    <w:nsid w:val="30AD08D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5545,51 +5639,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3514" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3518" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3519" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3520" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3521" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3522" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3527" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3529" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3532" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3533" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3537" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3539" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3544" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3546" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3547" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3549" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3551" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/278986" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/278986-patveruma-likums" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/250032-regarding-the-action-plan-for-co-ordinated-action-of-institutions-in-relation-to-possible-mass-influx-of-asylum-seekers-in-latvia-from-the-countries-affected-by-crisis#:~:text=The%20Action%20Plan%20for%20Co-ordinated%20Action%20of%20Institutions,Report%20Regarding%20Action%20in%20Relation%20to%20Asylum%20Seekers%22." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/283809-internal-rules-of-procedure-of-the-accommodation-centre-for-asylum-seekers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/278986-asylum-law" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/296188-health-care-financing-law" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/283809#p13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/en/en/id/68522-immigration-law" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>