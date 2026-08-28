--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -32,1021 +32,1077 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3455" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3456" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3457" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3458" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3459" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Types of procedures and case processing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3461" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3462" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3464" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3465" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3466" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal basis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3467" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3468" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3469" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3470" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3471" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Withdrawal of an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3472" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3473" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Implicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3474" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Explicit withdrawal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3475" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3476" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3477" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3478" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3479" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Organisational aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3481" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3482" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3483" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Admissibility procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3484" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Accelerated procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3485" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3486" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsequent application procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3487" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Last-minute application pending removal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3488" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country concept </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3489" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe country of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3490" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Safe third country </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3491" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First country of asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3492" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">European safe third country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3493" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3494" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3495" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority for the assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3496" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3497" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guidelines for case officers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3498" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Credibility assessment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3499" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3502" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3504" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI research</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3505" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decision and outcomes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3506" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3507" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Background information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3508" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Structure and capacity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3509" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COI products</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-3512" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia is bound by the recast Asylum Procedures Directive (APD/APR), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR) and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia transposes the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">National authorities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The competent authority is the Office of Citizenship and Migration Affairs (OCMA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PMLP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Affairs Division of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office of Citizenship and Migration Affairs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors involved:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Border Guard (SBG) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Valsts robežsardze</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the following procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1114,103 +1170,106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular procedure: The application is examined and a decision to grant refugee or alternative status or to refuse to grant it shall be taken within 3 months from the day when the personal interview with the asylum seeker was conducted, but not later than within 6 months after registering the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretary of the Ministry of the Interior or his or her authorised person may extend the time limit for another 9 months, if the assessment of the application is related to complex factual or legal issues or if applications have been simultaneously submitted by a large number of third country nationals or stateless persons and it is not possible to conform to the deadline of 6 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If members of one family are included in one decision, the time limit shall be counted from the day when personal interview with all family members of legal age was conducted (Section 29 (2), (3) and (5) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure (Section 30 and Section 31 of the ): The Office of Citizenship and Migration Affairs issues a decision to accept the application for examination or to leave it without examination within 5 working days, if the application was submitted at the border crossing point or in the border crossing transit zone; or within 10 working days, if the applicant is located in the territory of the Republic of Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure (Section 33): The Office of Citizenship and Migration Affairs issues a decision in 20 working days from the day the personal interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure (Section 29 (1) 1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">): The Office of Citizenship and Migration Affairs issues a decision in 5 working days upon receipt of the case file from the State Border Guard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure (Section 35 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">): The Office of Citizenship and Migration Affairs issues a decision in 5 working days, if the application was submitted at the border crossing point or in the border crossing transit zone; or within 10 working days, if the applicant is located in the territory of the Republic of Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Measures to enforce the legal time limit for processing an application:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1256,182 +1315,188 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> outlines regular asylum procedure at first instance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs (OCMA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PMLP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requirements for the initial interview and personal interview are defined by the Section 25 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The assessment of an application is defined by Section 32 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application is examined and a decision to grant refugee or alternative status or to refuse to grant it shall be taken. The decision is issued by an authorized official of the Head of the Office of Citizenship and Migration Affairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A separate voluntary return decision or a removal order is issued in accordance with the procedures specified in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, except in the case when the rejected applicant has another lawful basis to reside in the Republic of Latvia (Section 10 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
@@ -1447,51 +1512,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Section 34 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that an implicit withdrawal is considered when there is a substantial reason to assume that the applicant has indirectly withdrawn his or her application or abandoned it, because he/she has not fulfilled his/her obligations, in particular:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to co-operate with the State Border Guard when taking fingerprints, photograph or in identifying him or her, and also with the Office of Citizenship and Migration Affairs and other institutions involved in the procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1579,51 +1645,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Explicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grounds for explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Section 34 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the applicant may withdraw his/her application at any time during the procedure. The request to discontinue examination of the application is received by the Office of Citizenship and Migration Affairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of an explicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The same as in case of implicit withdrawal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1637,79 +1704,81 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The competent authority for carrying out personal interviews is the Office of Citizenship and Migration Affairs (OCMA) | Pilsonības un migrācijas lietu pārvalde (PMLP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 24(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, if a large number of applicants apply concurrently, making it impossible to conduct personal interviews simultaneously, officials of the State Border Guard may be involved in the process, provided they have received appropriate training, including by the European Union Agency for Asylum. This training must also cover issues that may negatively impact an asylum seeker's ability to participate effectively in a personal interview. During the personal interview, the State Border Guard official does not wear a service uniform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with the Section 25 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the State Border Guard, in conducting an initial interview, and the Office of Citizenship and Migration Affairs, in conducting a personal interview, shall ensure that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">it takes place without the presence of family members of the asylum seeker, unless the State Border Guard or the Office of Citizenship and Migration Affairs deems that the presence of other family members is necessary for examination of the application;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1786,51 +1855,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absence of a representative of the asylum seeker, except the case when the initial interview or personal interview with an unaccompanied minor is intended, shall not preclude the State Border Guard from conducting the initial interview and the Office of Citizenship and Migration Affairs - the personal interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The personal interview can be omitted under certain circumstances, as defined by Section 24(3) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
@@ -1848,51 +1918,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Positive decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yes (Section 24(3) item 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Previous meeting - essential information </w:t>
             </w:r>
           </w:p>
@@ -2121,128 +2192,131 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicant unfit or unable to be interviewed </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Yes (Section 24(3) item 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preparation and timing of the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per Section 24(1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Office of Citizenship and Migration Affairs shall conduct the personal interview no later than one month from the date the decision to accept the application for examination is made. If it is not possible to conduct the personal interview within this time frame, the head of the Office of Citizenship and Migration Affairs may extend the period by an additional month.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision (before the personal interview)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the stage of registering an asylum application, applicants are informed of the personal interview by the State Border Guard. According to the Section 24 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">and no later than within one month from the day an application is accepted for examination, the Office of Citizenship and Migration Affairs takes responsibility for informing applicants about their personal interview. This notification is provided in writing, typically via an official letter. The communication includes the aim of the interview, the date, time, and location, and whether the interview will take place in person or remotely. Applicants are reminded to bring relevant documents to the interview, and they are informed of their rights and obligations, including the potential participation of legal representatives or other third parties, if applicable. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalities of carrying out the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviews are mainly conducted remotely.</w:t>
       </w:r>
@@ -2278,142 +2352,146 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 11 (2) 1) an applicant has the right to express a wish to acquire refugee or alternative status, to provide explanations and clarifications during the initial interview and personal interview in a language which he or she understands or is reasonably supposed to understand. If necessary, the State Border Guard and the Office of Citizenship and Migration Affairs shall invite an interpreter, whose services are paid for from the State budget funds provided for such purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Persons present during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 25 (3) and (4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the legal representative of the applicant is allowed to participate in the personal interview. Absence of a representative doesn't preclude the Office of Citizenship and Migration Affairs to conduct the personal interview, except if the applicant is an unaccompanied minor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 25 (1) 1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the personal interview takes place without the presence of family members of the applicant, unless the Office of Citizenship and Migration Affairs deems the presence necessary for the examination of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure/steps of the interview </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 26 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> an official authorised by the head of the Office of Citizenship and Migration Affairs shall draw up a report on the personal interview. The report shall contain all the essential information, which is necessary to take a decision to grant refugee or alternative status or to refuse to grant it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker has the right, until the end of the personal interview, to express considerations that a safe third country cannot be deemed a safe third country in his or her individual situation and circumstances and in relation to him or her being recognised as a refugee or a person who has the right to alternative status, and the possibility to express remarks and provide clarifications in relation to any inaccurate translation or misunderstandings in the content of the deed. At the end of personal interview the official authorised by the head of the Office of Citizenship and Migration Affairs shall make the asylum seeker acquainted with the report and ask him or her to confirm that its content is a correct representation of the interview. If the asylum seeker refuses to confirm that the content of the report is a correct representation of personal interview, his or her reasons for refusal shall be indicated in the report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The right to submit written remarks on the report shall not apply to cases when the course of the personal interview is completely recorded, using technical means.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Audio/Video recording and written report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Audio/Video recording and written report of the personal interview is defined under Section 26 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Postponing the personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Not foreseen by the law.</w:t>
       </w:r>
@@ -2466,51 +2544,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 30 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a decision to leave the application without examination is issued, if at least one of the following conditions are met:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">another Member State has granted international protection to the asylum applicant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2533,140 +2612,144 @@
         <w:rPr/>
         <w:t xml:space="preserve">a country, which is not a Member State, is regarded as the safe third country for the asylum applicant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the asylum applicant has submitted a repeat application after a decision to refuse to grant refugee or alternative status has entered into effect, and such circumstances are not referred to therein, which would have significantly changed for the benefit of the asylum applicant and might serve as justification for granting refugee or alternative status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 31 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> an official authorised by the head of the Office of Citizenship and Migration Affairs shall take a decision to accept an application for examination, if one of the following conditions exists:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the conditions above-mentioned in Section 30, Paragraph one of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> do not exist;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">information has been received from the competent authority of another Member State in accordance with Regulation No 604/2013 regarding refusal to take responsibility for examination of the application or the Republic of Latvia is responsible for examination of an application submitted in another Member State and the asylum seeker has been admitted back to the Republic of Latvia;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">it is not possible to ensure the fulfilment of the conditions of Section 30, Paragraph two of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (OCMA | PMLP) is responsible in matters related to admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the application is lodged, the State Border Guard submits all the information regarding the asylum seeker (information obtained in negotiation and the initial interview) and the application to the Office of Citizenship and Migration Affairs within 10 working days or within 2 working days, if the application has been submitted at the border crossing point or in the border crossing transit zone, and there are grounds for assuming that any of the conditions to leave the application without examination exist.</w:t>
       </w:r>
@@ -2685,51 +2768,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs issues a decision to accept the application for examination or to leave it without examination within 5 working days, if the application was submitted at the border crossing point or in the border crossing transit zone; or within 10 working days, if the asylum seeker is located in the territory of the Republic of Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 48 of the Asylum Law, the asylum seeker or his or her representative may appeal the following decisions of an official authorised by the head of the Office of Citizenship and Migration Affairs to the Administrative District Court according to the address of accommodation of the asylum seeker or in the case referred to in Section 12 (1) 5) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - according to the address of the place of residence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to transfer to the responsible Member State, which will examine the application in accordance with Regulation No 604/2013;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2752,70 +2836,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">to grant or refuse to grant refugee or alternative status</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to discontinue examination of the application or to refuse to discontinue examination of application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker or his or her representative may appeal the decision of an official authorised by the head of the Office of Citizenship and Migration Affairs to the District Administrative Court according to the address of the place of detention of the asylum seeker, if the asylum seeker has been detained in the cases and in accordance with the procedures laid down in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and accommodated in the State Border Guard accommodation premises for asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During examination of the application (case) the person shall be deemed an asylum seeker who has the right to reside in the Republic of Latvia until the moment when the District Administrative Court takes a decision, except the case above-mentioned in Section 34 (5) and Section 35 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker or his or her representative shall submit to the Office of Citizenship and Migration Affairs an application addressed to the District Administrative Court regarding:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2857,89 +2943,91 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker shall be exempted from the State fee for the submission of an application to the court. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the examination of the application, the person shall be deemed an asylum seeker who has the right to reside in the Republic of Latvia until the moment when the District Administrative Court takes a decision, except the case mentioned in Section 34 (5) and Section 35 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated procedure is provided in Section 33 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application is examined under the accelerated procedure when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3051,126 +3139,129 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the asylum applicant causes threat to national security or public order and safety or has been removed from Latvia, because he or she has caused threat to national security or public order and safety and, in accordance with the provisions of the Immigration Law, has been included in the list of such foreigners who are prohibited from entering in Latvia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (OCMA | PMLP) is responsible in matters related to accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the application is lodged, the State Border Guard submits all the information regarding the asylum seeker (information obtained in negotiation and the initial interview) and the application to the Office of Citizenship and Migration Affairs within 10 working days or within 2 working days, if the application has been submitted at the border crossing point or in the border crossing transit zone, and there are grounds for assuming that any of the conditions to leave the application without examination exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with Section 29(4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, when examining an application under the accelerated procedure, an official authorised by the head of the Office of Citizenship and Migration Affairs takes a decision within 20 working days from the day the personal interview was conducted. If the time limit for processing an application in the accelerated procedure takes longer than foreseen in the law, the application is channeled for assessment in the regular procedure (in practice it does not happen).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 48 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the asylum seeker or his or her representative may appeal the following decisions of an official authorised by the head of the Office of Citizenship and Migration Affairs to the Administrative District Court according to the address of accommodation of the asylum seeker or in the case referred to in Section 12 (1) 5) of the Asylum Law - according to the address of the place of residence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to transfer to the responsible Member State, which will examine the application in accordance with Regulation No 604/2013;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3200,51 +3291,52 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to discontinue examination of the application or to refuse to discontinue examination of application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker or his or her representative may appeal the decision of an official authorised by the head of the Office of Citizenship and Migration Affairs to the District Administrative Court according to the address of the place of detention of the asylum seeker, if the asylum seeker has been detained in the cases and in accordance with the procedures laid down in the Asylum Law and accommodated in the State Border Guard accommodation premises for asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During examination of the application (case) the person shall be deemed an asylum seeker who has the right to reside in the Republic of Latvia until the moment when the District Administrative Court takes a decision, except the case above-mentioned in Section 34 (5) and Section 35 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker or his or her representative shall submit to the Office of Citizenship and Migration Affairs an application addressed to the District Administrative Court regarding:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3286,137 +3378,141 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker shall be exempted from the State fee for the submission of an application to the court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During examination of the application (case) the person shall be deemed an asylum seeker who has the right to reside in the Republic of Latvia until the moment when the District Administrative Court takes a decision, except the case mentioned in Section 34 (5) and Section 35 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the asylum application is submitted at the border or transit zone before entering the territory, a decision on admissibility/inadmissibility of the application should be taken by the Office of Citizenship and Migration Affairs if grounds for leaving an application without examination in accordance with the Section 30 (1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 30 (2), if the application has been submitted at a border crossing point or in the border crossing transit zone and the issue regarding acceptance of the application for examination or leaving without examination is being decided, the State Border Guard shall ensure corresponding and appropriate support to the asylum seeker who has special procedural or reception needs so that he or she could exercise the rights laid down in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and comply with the obligations laid down in the Asylum Law during the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (OCMA | PMLP) is responsible in matters related to border procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the application is lodged, the State Border Guard submits all the information regarding the asylum seeker (information obtained in negotiation and the initial interview) and the application to the Office of Citizenship and Migration Affairs within 10 working days or within 2 working days, if the application has been submitted at the border crossing point or in the border crossing transit zone, and there are grounds for assuming that any of the conditions to leave the application without examination exist.</w:t>
       </w:r>
@@ -3442,51 +3538,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A decision to leave the application of an unaccompanied minor without examination, if a country, which is not a Member State, is regarded as the safe third country for the asylum seeker, may be taken, if it conforms to the best interests of such minor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 48 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the asylum seeker or his or her representative may appeal the following decisions of an official authorised by the head of the Office of Citizenship and Migration Affairs to the Administrative District Court according to the address of accommodation of the asylum seeker or in the case referred to in Section 12 (1) 5) of the Asylum Law - according to the address of the place of residence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to transfer to the responsible Member State, which will examine the application in accordance with Regulation No 604/2013;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3509,70 +3606,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">to grant or refuse to grant refugee or alternative status;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to discontinue examination of the application or to refuse to discontinue examination of application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker or his or her representative may appeal the decision of an official authorised by the head of the Office of Citizenship and Migration Affairs to the District Administrative Court according to the address of the place of detention of the asylum seeker, if the asylum seeker has been detained in the cases and in accordance with the procedures laid down in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and accommodated in the State Border Guard accommodation premises for asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During examination of the application (case) the person shall be deemed an asylum seeker who has the right to reside in the Republic of Latvia until the moment when the District Administrative Court takes a decision, except the case above-mentioned in Section 34 (5) and Section 35 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker or his or her representative shall submit to the Office of Citizenship and Migration Affairs an application addressed to the District Administrative Court regarding:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3640,80 +3739,82 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 35 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that a person in relation to whom the final decision to refuse to grant refugee or alternative status has been taken may submit a repeat application to the State Border Guard. The person is obliged to indicate in the repeated application evidence showing that the circumstances on which the relevant decision was based have changed significantly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pilsonības un migrācijas lietu pārvalde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (OCMA | PMLP) is responsible in matters related to subsequent application procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person has an obligation to indicate proof that circumstances, on which the previous decision was based, have changed significantly.</w:t>
       </w:r>
@@ -3743,51 +3844,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a repeat applicant is submitted by a person who has acquired alternative status, after the final decision to refuse to grant refugee status has been taken, such person is not deemed an asylum seeker during examination of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 29 (1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a decision to accept the application for examination or to leave it without examination shall be taken after the documents above-mentioned in Section 23 (6) of the Asylum Law have been received from the State Border Guard:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">within five working days, if the application was submitted at the border crossing point or in the border crossing transit zone;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3803,51 +3905,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the application is accepted for examination, it processed under regular or accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 48 of the Asylum Law, the asylum seeker or his or her representative may appeal the following decisions of an official authorised by the head of the Office of Citizenship and Migration Affairs to the Administrative District Court according to the address of accommodation of the asylum seeker or in the case referred to in Section 12 (1) 5) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - according to the address of the place of residence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to transfer to the responsible Member State, which will examine the application in accordance with Regulation No 604/2013;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3951,211 +4054,217 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker shall be exempted from the State fee for the submission of an application to the court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the examination of the application, the person shall be deemed an asylum seeker who has the right to reside in the Republic of Latvia until the moment when the District Administrative Court takes a decision, except the case above-mentioned in Section 34 (5) and Section 35 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Last-minute application pending removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Last-minute applications lodged by first time applicants pending a removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Processed as first time applications. According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the State Border Guard has a right to detain an asylum seeker if there are grounds for assuming that, within the scope of the removal procedure, the detained person submitted an asylum application to hinder the execution of a voluntary return decision or a removal order or to make it impossible, and it is detected that the relevant person did not have any obstacles for submitting such application earlier. At the same time submission of asylum application mainly in order to hinder or prevent the removal from the country may become a ground to examine the application in accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Last-minute applications lodged as subsequent applications pending a removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Processed as repeated applications. According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the submission of asylum application mainly in order to hinder or prevent the removal from the country may become a ground to examine the application in accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the Section 1 2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. A safe country of origin as a country other than a Member State and where, according to the legal situation, the application of legal acts in a democratic system and general political conditions, persecution, torture, an inhuman or degrading attitude or an inhuman or degrading punishment, and also threats of violence in case of international or domestic armed conflicts do not exist in general and consistently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is defined in the Section 1 3) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. A safe third country is defined as a country where an asylum seeker has resided prior to arrival in Latvia and where, as it is laid down in the international legal acts, his/her life and freedom are not threatened due to race, religion, nationality, membership of a specific social group or political views, where the prohibition to return the asylum seeker to a country where his/her life and freedom are threatened due to race, religion, nationality, membership of a specific social group or political views and where he or she might be tortured, and also exposed to a cruel, inhuman and degrading attitude or an inhuman and degrading punishment is observed, and where the asylum seeker has the opportunity to request refugee status and, if he/she is recognised as a refugee, to acquire protection in accordance with the Convention Relating to the Status of Refugees adopted on 28 July 1951, and where the asylum seeker has the grounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined in the Section 1 12) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The first country of asylum is considered a country which will take back an asylum seeker, where he or she is recognised as a refugee and may continue to benefit from such protection or enjoy other sufficient protection and where also a prohibition to return the asylum seeker to such country where his or her life and freedom are threatened due to his or her race, religion, nationality, membership of a specific social group or his or her political views is observed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of European safe third country is not defined in the national law.</w:t>
       </w:r>
     </w:p>
@@ -4164,196 +4273,201 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal provisions relevant for the assessments are defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Office of Citizenship and Migration Affairs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is responsible to carry out the first instance assessment and determination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Required qualifications and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions for granting refugee status or subsidiary status are are defined under Chapter VII of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guidelines for case officers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR Handbook and guidelines, besides the EUAA Practical tools.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Credibility assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The criteria to be taken into account in examining the application are defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Section 32).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 32 (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the claim of the asylum seeker is regarded credible, even if it's not justified with documents or other evidence, if the following conditions exist:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the asylum seeker has submitted all information at his or her disposal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4401,79 +4515,81 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Not defined by the law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COI research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Section 32 (1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the application of each asylum seeker shall be examined individually, objectively and fairly, using accurate and updated information from different sources, for example, from the EUAA and UNHCR, and from relevant international human rights organisations, regarding general situation in the country of origin of the asylum seeker, and, if necessary, in countries, which he or she has crossed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision and outcomes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of Citizenship and Migration Affairs may decide to grant or refuse to grant refugee or alternative status within regular or accelerated procedure. According to the Section 28 (1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an official authorised by the head of the Office of Citizenship and Migration Affairs shall take a decision to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">accept the application for examination or to leave it without examination;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4695,199 +4811,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Latvia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A3C7D35"/>
+    <w:nsid w:val="EA778364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4991,51 +5140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D49298E"/>
+    <w:nsid w:val="1E70AAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5139,51 +5288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="75757B39"/>
+    <w:nsid w:val="4FCD2122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5287,51 +5436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E99034D5"/>
+    <w:nsid w:val="83E812D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5435,51 +5584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CD62E416"/>
+    <w:nsid w:val="A2697687"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5583,51 +5732,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8C922AD5"/>
+    <w:nsid w:val="64A42B8F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5731,51 +5880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="67D2E0EE"/>
+    <w:nsid w:val="5567C16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5879,51 +6028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3F33187D"/>
+    <w:nsid w:val="4FF23B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6027,51 +6176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FCD3F12E"/>
+    <w:nsid w:val="E1F51CE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6175,51 +6324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="804488BA"/>
+    <w:nsid w:val="12B2A59F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6323,51 +6472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="25EE59B9"/>
+    <w:nsid w:val="8B12EA56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6471,51 +6620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="48D88438"/>
+    <w:nsid w:val="82093549"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6619,51 +6768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E5F91DF4"/>
+    <w:nsid w:val="A984119E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6767,51 +6916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="EEB69CA2"/>
+    <w:nsid w:val="69F2BF4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6915,51 +7064,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="904E7DFB"/>
+    <w:nsid w:val="6823EE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7063,51 +7212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="C74E3773"/>
+    <w:nsid w:val="653B96B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7211,51 +7360,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="AC7BDBEF"/>
+    <w:nsid w:val="EDF71DC4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7359,51 +7508,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="92A87697"/>
+    <w:nsid w:val="4CE00AE3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7687,51 +7836,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3455" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3459" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3462" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3466" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3467" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3468" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3469" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3474" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3476" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3477" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3479" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3481" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3491" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3492" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3505" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3506" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3507" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3508" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3509" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/278986-patveruma-likums" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rs.gov.lv/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/68522-imigracijas-likums" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>