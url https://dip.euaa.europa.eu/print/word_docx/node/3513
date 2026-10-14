--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -888,50 +888,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Latvia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 10/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia is bound by the recast Asylum Procedures Directive (APD/APR), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR) and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
@@ -4823,51 +4830,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Latvia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4992,51 +4999,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EA778364"/>
+    <w:nsid w:val="3E8B0B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5140,51 +5147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1E70AAC1"/>
+    <w:nsid w:val="692E283B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5288,51 +5295,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4FCD2122"/>
+    <w:nsid w:val="F8E742FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5436,51 +5443,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="83E812D0"/>
+    <w:nsid w:val="A171D07E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5584,51 +5591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A2697687"/>
+    <w:nsid w:val="40A179A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5732,51 +5739,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="64A42B8F"/>
+    <w:nsid w:val="DEDDD785"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5880,51 +5887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5567C16D"/>
+    <w:nsid w:val="32D72518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6028,51 +6035,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4FF23B21"/>
+    <w:nsid w:val="9F1E1D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6176,51 +6183,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E1F51CE1"/>
+    <w:nsid w:val="41D44755"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6324,51 +6331,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="12B2A59F"/>
+    <w:nsid w:val="04900E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6472,51 +6479,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8B12EA56"/>
+    <w:nsid w:val="825D69A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6620,51 +6627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="82093549"/>
+    <w:nsid w:val="BAA04040"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6768,51 +6775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A984119E"/>
+    <w:nsid w:val="B6FC2E5B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6916,51 +6923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="69F2BF4D"/>
+    <w:nsid w:val="624A2D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7064,51 +7071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6823EE47"/>
+    <w:nsid w:val="49E7AF6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7212,51 +7219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="653B96B5"/>
+    <w:nsid w:val="6D0EF269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7360,51 +7367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="EDF71DC4"/>
+    <w:nsid w:val="4F10C7FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7508,51 +7515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="4CE00AE3"/>
+    <w:nsid w:val="F6C257E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>