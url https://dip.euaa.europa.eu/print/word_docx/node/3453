--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,156 +7,764 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Poland</w:t>
-      </w:r>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">Other relevant legislation includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
+      <w:hyperlink w:anchor="section-3414" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3415" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3416" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3417" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3418" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3419" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3420" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3421" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3422" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3424" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3425" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3426" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3427" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3428" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3429" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3430" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3431" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3432" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3433" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3434" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3436" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3437" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3438" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3439" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3440" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3441" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3442" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3443" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3444" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3445" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3446" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3447" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3448" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3449" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3450" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3451" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3452" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Poland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poland is bound by the recast Reception Conditions Directive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poland transposes the recast Reception Conditions Directive through the Act on granting protection to foreigners on the territory of the Republic of Poland of 13 June 2003 [Ustawa z dnia 13 czerwca 2003 r. o udzielaniu cudzoziemcom ochrony na terytorium Rzeczypospolitej Polskiej, Dz.U. 2025 poz. 223 z późn.zm.].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chapter V of the Act of 13 June 2003 on granting protection to foreigners on the territory of the Republic of Poland covers all aspects of reception, including social assistance, accommodation, material conditions, and rights of applicants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other relevant legislation includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance of the Ministry of Interior of 23 October 2015 on the rules of stay in the centre for foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Rozporządzenie Ministra Spraw Wewnętrznych z dnia 23 października 2015 r. w sprawie regulaminu pobytu w ośrodku dla cudzoziemców, 23 October 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordinance of the Minister of Interior and Administration of 6 October 2023 on the amount of assistance for foreigners seeking international protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Rozporządzenie Ministra Spraw Wewnętrznych i Administracji z dnia 6 października 2023 r. w sprawie wysokości pomocy dla cudzoziemców ubiegających się o udzielenie ochrony międzynarodowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -294,63 +902,63 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NGOs, CPT and the Ombudsperson monitor reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception system consists of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4 state owned centres managed by the Office for Foreigners (2 initial reception centres in Biała Podlaska and Podkowa Leśna-Dębak and 2 accommodation centres in Czerwony Bór and Linin) and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5 centres outsourced to contractors through tenders (in Bezwola, Białystok, Grupa, Horbów and Łuków).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for international protection in Poland are not distributed to specific regions but according to the location of centres for foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1072,87 +1680,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants awaiting a final decision, including for subsequent applications and applicants under Dublin procedures.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Persons who received a rejection decision, until they are required to leave, for 30 days in most cases.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Persons who received a final decision granting protection, for up to 2 months after the decision becomes final.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Persons who received a discontinuation decision for up to 14 days.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Number of centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1202,51 +1810,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Czerwony Bór, Linin, Bezwola, Białystok, Grupa, Horbów and Łuków (see: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">list</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1597,229 +2205,229 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants awaiting a final decision, including for subsequent applications and applicants under Dublin procedure.</w:t>
-            </w:r>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">In case of increased influx of foreigners, the Office may: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Contract additional places from existing contractors;</w:t>
+              <w:t xml:space="preserve">Persons who received a final decision rejecting the application, up to the moment when they are required to leave, in most cases 30 days.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adapt extra rooms in its own facilities;</w:t>
+              <w:t xml:space="preserve">Persons who received a final decision granting protection, for up to 2 months after the decision becomes final.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Activate a “crisis infrastructure base”, which consists of pre-verified facilities designated to be opened in the event of a mass influx. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Additionally, the Ministry of the Interior and Administration maintains a Register of Designated Accommodation Places for Foreigners, primarily reserved for Ukrainian nationals but may be extended for other groups in mass influx situations.</w:t>
+              <w:t xml:space="preserve">Persons who received a discontinuation decision, for up to 14 days.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Capacity</w:t>
+              <w:t xml:space="preserve">Number of centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">number varies</w:t>
+              <w:t xml:space="preserve">The reception system managed by the Head of the Office for Foreigners consists of 9 centres for foreigners - 2 reception and 7 accommodation centres. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The availability of free places is monitored daily by the Department for Social Assistance and reported internally to ensure operational readiness. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In case of increased influx of foreigners, the Office may: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contract additional places from existing contractors;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adapt extra rooms in its own facilities;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Activate a “crisis infrastructure base”, which consists of pre-verified facilities designated to be opened in the event of a mass influx. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">This crisis infrastructure, though informally referred to as “crisis places”, serves as a contingency network and is not a separate category of facilities. Its number varies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Additionally, the Ministry of the Interior and Administration maintains a Register of Designated Accommodation Places for Foreigners, primarily reserved for Ukrainian nationals but may be extended for other groups in mass influx situations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">number varies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">These facilities only become emergency accommodation once they are activated</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1842,174 +2450,174 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 70 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act of 13 June 2003 on the Protection of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants for international protection are entitled to social assistance. Article 71 notes that social assistance includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assistance provided at the centre, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">accommodation,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">all-day group meals or cash equivalent in exchange for meals,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pocket money for small personal expenses,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">permanent financial assistance for cleaning and personal hygiene products,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">one-off cash assistance or vouchers for clothing and footwear,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">learning Polish and basic materials necessary to learn the language,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">teaching aids for children benefiting from education and care in public institutions, primary schools or secondary schools,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to cover, as far as possible, the costs of extracurricular activities and recreational and sports activities for children,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">public transport in order to attend appointments related to the asylum procedure, medical examinations, vaccinations, or other justified circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assistance provided outside the centre</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, consisting in the payment of a cash benefit to cover the costs of stay in Poland, excluding the costs of medical care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2066,51 +2674,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type and purpose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">daily expenses allowance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> provided in reception centres includes amounts for pocket money, clothing and footwear, personal hygiene products and transportation. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parents of school-aged children up to 6 years old receive an allowance equivalent to the value of board to help prepare school meals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -2119,288 +2727,288 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duration and recurrence </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The allowance is provided during the entire asylum procedure and until a final decision is received and: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For up to 2 months after a positive decision becomes final.</w:t>
-            </w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">The following amounts are provided in reception centres: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pocket money PLN 50 (EUR 11.59) per month, plus an additional PLN 50 (EUR 11.59) per month if the applicant performs work in the centre (e.g., cleaning, providing translation or interpretation to facilitate communication between staff and applicants, or organizing cultural and educational activities for other residents).</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">The following amounts are provided outside the centres: </w:t>
+              <w:t xml:space="preserve">For up to 14 days after a discontinuation decision.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calculation and amount </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The following amounts are provided in reception centres: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PLN 25 (approx. EUR 6.25) per day or PLN 750 (approx. EUR 187.5) per month for one person.</w:t>
+              <w:t xml:space="preserve">pocket money PLN 50 (EUR 11.59) per month, plus an additional PLN 50 (EUR 11.59) per month if the applicant performs work in the centre (e.g., cleaning, providing translation or interpretation to facilitate communication between staff and applicants, or organizing cultural and educational activities for other residents).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PLN 20 (EUR 5) per day per person or PLN 600 (approx. EUR 150) for two persons.</w:t>
+              <w:t xml:space="preserve">A one-off allowance of PLN 140 (EUR 32.45) is provided for the purchase of clothing and footwear.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PLN 15 (EUR 3.75) per day per person or PLN 450 (approx. EUR 112.5) for three persons.</w:t>
+              <w:t xml:space="preserve">Special allowance to buy personal hygiene products: PLN 20 (EUR 4.60) per month.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PLN 12.50 (EUR 3) per day per person or PLN 375 (approx. EUR 93.75) for four persons.</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">All applicants are granted allowances except for: </w:t>
+              <w:t xml:space="preserve">Reimbursement of transportation costs is provided in specific cases, such as attending appointments related to the asylum procedure, medical examinations, vaccinations, or other justified circumstances.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parents of school-aged children up to 6 years old receive an allowance equivalent to the value of board (PLN 11 / EUR2.5 per day) to help prepare school meals. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The following amounts are provided outside the centres: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Applicants who have received a final decision (i.e., 2 months after receiving a positive decision or 14 days after receiving a discontinuation decision).</w:t>
+              <w:t xml:space="preserve">PLN 25 (approx. EUR 6.25) per day or PLN 750 (approx. EUR 187.5) per month for one person.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beneficiaries of subsidiary protection.</w:t>
+              <w:t xml:space="preserve">PLN 20 (EUR 5) per day per person or PLN 600 (approx. EUR 150) for two persons.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Individuals residing in Poland based on humanitarian stay, "tolerated stay", temporary stay permits, permanent stay permits, or long-term residence permits.</w:t>
+              <w:t xml:space="preserve">PLN 15 (EUR 3.75) per day per person or PLN 450 (approx. EUR 112.5) for three persons.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">PLN 12.50 (EUR 3) per day per person or PLN 375 (approx. EUR 93.75) for four persons.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Applicants granted allowance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">All applicants are granted allowances except for: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Applicants who have received a final decision (i.e., 2 months after receiving a positive decision or 14 days after receiving a discontinuation decision).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beneficiaries of subsidiary protection.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Individuals residing in Poland based on humanitarian stay, "tolerated stay", temporary stay permits, permanent stay permits, or long-term residence permits.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Individuals accommodated in youth care facilities, detention centres, pre-trial custody, or detention for criminal purposes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2498,51 +3106,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> LGBTIQ applicants are accommodated in regular reception centres according to the gender indicated in their official documents. If needed, accommodation in a single room may be provided. To ensure their safety, they can also live in private accommodation and receive a financial allowance to cover living costs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants with disabilities and special health needs:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Applicants with disabilities or special health needs are primarily accommodated in regular reception centres. If necessary, they may be placed in a single room or referred to a psychiatric hospital. Individuals with special medical needs may be moved to 24-hour care centres or hospices. Reception centres are equipped with special entrances and bathrooms adapted for wheelchair users.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Six out of the nine reception centres managed by the Office for Foreigners are adapted for applicants with disabilities, with continuous medical and psychological support from staff. Equipment such as wheelchairs, crutches, and hygiene products are provided free of charge (subject to availability), or subsidized if required. Applicants with disabilities, severe disabilities, or bedridden, who cannot be cared for in a reception centre, are referred to specialised care and treatment facilities that provide round-the-clock long-term care (see EUAA, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Persons with disabilities in asylum and reception systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Elderly applicants:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Elderly applicants are accommodated in regular reception centres. If needed, they are provided with a single room or placed in 24-hour care centres or hospices.</w:t>
       </w:r>
@@ -2671,51 +3279,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A detailed list of rules of stay in the centre is provided and the rules of stay in the centre are defined in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Minister of Internal Affairs and Administration on the rules of stay in the centres of 23 October 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
@@ -3105,125 +3713,125 @@
               <w:t xml:space="preserve">Level of healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical care is provided in all centres for foreigners. A doctor, nurse and psychologist work together to provide basic medical care, and send applicants for specialised testing, if needed. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Health care provided to asylum applicants is not based on universal health insurance but financed from a separate budget by the Head of the Office for Foreigners. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full health care</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is provided and coordinated by a private medical operator, pursuant to an agreement concluded with the Office for Foreigners, which covers:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical points in the centres where doctors and nurses provide medical assistance.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialised treatment.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychological care provided in the centres.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dental care in clinics with which the medical private contractor has signed agreements. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants receive vaccinations for children under the same conditions as Polish citizens. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical care for asylum applicants living outside the centres is provided through outlets in provincial cities. Scheduling and coordination of medical visits is made through the medical operator's helpline where the applicant receives information about the date and place of the visit (see EMN </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad-Hoc Query 2020.18 on Health care provisions for asylum seekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 April 2020).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3239,84 +3847,84 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foreigners applying for international protection are entitled to medical care in accordance with the provisions of the Act of June 13, 2003, on Granting Protection to Foreigners within the Territory of the Republic of Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical care for these foreigners is provided by the Head of the Office for Foreigners and is implemented through a medical provider bound by a civil law agreement with the Head of the Office.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> The Head of the Office provides medical care during: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">the proceedings for granting international protection, starting from the date the foreigner reports to the centre, except that in special situations involving a threat to the foreigner's life or health, medical care is provided from the date the foreigner submits an application for international protection;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">or from the date of submitting an application to the Head of the Office for the provision of medical care and social assistance outside the centre for foreigners. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The primary identification document for a foreigner applying for international protection is the Temporary Foreigner Identity Certificate. Verification of a foreigner's eligibility for medical care services is based on the foreigner's personal data. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Link: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.gov.pl/web/udsc-en/information-materials</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3581,132 +4189,132 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Act of 24 April 2025 amending the Act on Foreigners and certain other acts repealed Articles 76 and 78 of the Act on the Protection of Foreigners regarding withdrawal and restoring social assistance in case of serious violations of the rules in the reception centre or aggressive behaviour towards other residents or staff (the changes came into force on 1 June 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the event of extraordinary incidents involving foreigners (violation of regulations), the following forms of punishment/sanctions are possible:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">disciplinary interview conducted by a centre employee (oral warning);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">written ‘warning’;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">disciplinary interview at the Office for Foreigners in Warsaw;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">transfer to another centre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">referral of a request to place the foreigner in a detention centre for foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To maintain public order, it is also possible to change ex officio the form of social assistance from accommodation in a reception facility to receiving cash benefits to cover the cost of living outside the centre, in accordance with Article 72(1)(2) of the Act on the Protection of Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No information currently available</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3759,51 +4367,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Poland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3907,51 +4515,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15DDF66F"/>
+    <w:nsid w:val="61B69C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4055,51 +4663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5C2CE723"/>
+    <w:nsid w:val="CDEDAC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4203,51 +4811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="791EE6B5"/>
+    <w:nsid w:val="CCDFFC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4351,51 +4959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9853DA39"/>
+    <w:nsid w:val="B8C45591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4499,51 +5107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="6F7D2694"/>
+    <w:nsid w:val="858F048F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4647,51 +5255,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7F64B604"/>
+    <w:nsid w:val="D7C4F6CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="521FBBA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4794,52 +5550,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="45402022"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="37FB78B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4942,52 +5698,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="45A93998"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="116BF05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5090,52 +5846,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="AC8B3149"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="C012DBEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5238,52 +5994,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="7157C0EF"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="967CEA8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5386,52 +6142,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="253618B2"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="F3210A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5534,52 +6290,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F580A661"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="7172E5E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5682,52 +6438,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1EC77E5E"/>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="A9074FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5868,50 +6624,53 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5992,51 +6751,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20150001828" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20160000311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc-en/centres-for-Foreigners" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20031281176/U/D20031176Lj.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/rodzaje-przyznawanej-pomocy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/publications/persons-disabilities-asylum-and-reception-systems" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20150001828" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/202018_health_care_provisions_for_asylum_seekers.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/emn-ies/en/content/health-care-provisions-asylum-seekers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc-en/information-materials" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3414" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3417" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3419" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3421" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3422" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3424" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3425" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3426" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3431" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3434" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3436" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3440" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3441" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3446" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3449" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3450" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3452" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20150001828" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20160000311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc-en/centres-for-Foreigners" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20031281176/U/D20031176Lj.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/rodzaje-przyznawanej-pomocy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/publications/persons-disabilities-asylum-and-reception-systems" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/DocDetails.xsp?id=WDU20150001828" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/home-affairs/sites/default/files/202018_health_care_provisions_for_asylum_seekers.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/emn-ies/en/content/health-care-provisions-asylum-seekers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc-en/information-materials" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>