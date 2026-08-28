--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,354 +7,1027 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...30 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3372" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3373" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3374" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3375" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3376" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3377" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3378" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3379" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3380" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3382" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3383" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3384" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3385" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3386" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3387" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3388" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3389" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3390" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3391" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3392" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3394" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3395" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3396" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3397" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3398" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3399" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3400" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3401" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3402" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3403" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3404" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3405" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3406" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3407" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3408" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3409" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3411" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-3412" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Netherlands is bound by the recast Reception Conditions Directive and has transposed its provisions by </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 293 of 8 July 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, amending the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Vreemdelingenwet, 2000)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23/11/2000: Aliens Law 2000, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vreemdelingenwet 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vw 2000, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0011823</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23/11/2000: Aliens Decree 2000, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vreemdelingenbesluit 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vb 2000, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0011825</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/03/2001: Aliens Circular 2000 (A), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vreemdelingencirculaire 2000 (A)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vc, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/03/2001: Aliens Circular 2000 (B), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vreemdelingencirculaire 2000 (B)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vc, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012289</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/03/2001: Aliens Circular 2000 (C), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vreemdelingencirculaire 2000 (C)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Vc, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19/05/1994: Law on the Central Agency for the Reception of Asylum Seekers, COA Law,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wet Centraal Orgaan opvang asielzoekers, Wet COA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0006685</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26/01/2005: Regulation on benefits in kind for asylum seekers and other categories of foreigners 2005, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Regeling verstrekkingen asielzoekers en andere categorieën vreemdelingen 2005, Rva 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0017959</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10/09/2015: Decision allowing COA to exclude certain categories of asylum seekers from benefits in kind Rva 2005, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Besluit verlening bevoegdheid aan COA tot uitsluiting bepaalde categorieën asielzoekers van verstrekkingen Rva 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0037006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04/06/2014: Housing Act 2014, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Huisvestingswet 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0035303</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -721,87 +1394,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contingency planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A combined contingency plan of the Foreigners’ chain was approved in December 2018. COA established a model which comprises of several steps:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">regular capacity: the board of COA decides twice a year on this (or more often, if necessary). COA analysis in- and outflow together with the other members of the Foreigners’ chain and basis its projection on that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">reserve capacity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">incidental capacity: hiring holiday parks or resorts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">hiring event venues</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">resorting to Dutch crisis infrastructure, such as sports halls: in this case, responsibility for reception transferred to crises and disaster infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1284,376 +1957,378 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Name of  the reception facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Central reception centre (col)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...142 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">col: 2</w:t>
+              <w:t xml:space="preserve">Pre-process reception centre (pre-pol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pre-pol: 41</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">pol: 5</w:t>
+              <w:t xml:space="preserve">Process reception centre (pol)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Capacity</w:t>
+              <w:t xml:space="preserve">Regime </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Open</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The daily management of the facilities are provided the Central Agency for the Reception of Asylum Seekers (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (COA)).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Type of applicants accommodated </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">All applicants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Number of centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">col: By a </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Ter Apel must not exceed an occupancy of 2000 or it will face penalties. The capacity of Budel is 1500.</w:t>
+              <w:t xml:space="preserve">col: 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pre-pol: estimated 9045</w:t>
+              <w:t xml:space="preserve">pre-pol: 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pol: total capacity of 2000 places</w:t>
+              <w:t xml:space="preserve">pol: 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Location of the centres within the country </w:t>
+              <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">col: Ter Apel, Budel</w:t>
+              <w:t xml:space="preserve">col: By a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">court ruling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ter Apel must not exceed an occupancy of 2000 or it will face penalties. The capacity of Budel is 1500.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pre-pol: for example, Zutphen, Rijswijk</w:t>
+              <w:t xml:space="preserve">pre-pol: estimated 9045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">pol: total capacity of 2000 places</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Location of the centres within the country </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">col: Ter Apel, Budel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pre-pol: for example, Zutphen, Rijswijk</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">pol: Ter Apel, Budel, Gilze, Wageningen and Schiphol </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Locations can be found on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">this map</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, provided by the COA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Collective accommodation centres</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -1876,54 +2551,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dispersed over the country. For exact location, see </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> on the COA website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -2026,54 +2702,55 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">the Central Agency for the Reception of Asylum Seekers (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centraal Orgaan opvang asielzoekers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (COA)). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Host families can sign up with ‘</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">takecarebnb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">’ to be matched with a status holder. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
@@ -2383,54 +3060,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regularly updated data on capacity is available on COA’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. As of 1 September 2025, there were 30,176 people residing in COA emergency shelter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
@@ -2523,123 +3201,123 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions are defined by the Article 9(1) of the Regulation on benefits for asylum seekers and other categories of foreigners 2005 which lists the following items included under material reception conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accommodation offering an adequate standard of housing;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Financial allowance covering for food, clothing and other personal needs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public transport cards to and from the legal aid provider, in issues related to the asylum procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recreational and educational activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The coverage of the medical costs, in accordance with the relevant health insurance scheme;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Insurance for the financial consequences of legal liability;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coverage of exceptional costs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -2810,54 +3488,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The amount of the living allowance is the same for every applicant, currently €12,95euro a week. The amount of food allowance depends on the number of persons (adults or minors) in the household. Unaccompanied minors are considered as a one-person household. These amounts vary each year due to inflation. The most updated amounts are available on the COA website, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
@@ -2981,66 +3660,68 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of information provision on benefits and obligations related to reception conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The COA provides applicants as soon as possible, and not later than 15 days after the asylum application with information related to the benefits an obligations concerning reception, organisations or persons providing legal aid, and with information related to reception conditions, including health care. The information is provided in person during an interview. Applicants are provided with a document stipulating their rights and obligations and are requested to sign this document at the end of the interview. COA developed a wide range of info sheets (available online in several languages </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). Information is also provided by COA through the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MyCOA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> platform.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
@@ -3059,54 +3740,55 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">House rules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> are established at the national level. They cover practical aspects of the life at the reception centre including house rules for living in harmony, house rules concerning living quarters, house rules for fire safety and house rules concerning liability. Not abiding by the house rules may lead to disciplinary measures. Applicant must sign them during the first days of arrival to the reception centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -3311,54 +3993,55 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">About 40 reception centres have got a Meedoen-balie (a participation desk) where volunteering and work activities are offered. The participation desk provides information about working in the Netherlands, job openings, support with writing resumes, information about organizations that can help with finding work, and about the opportunities offered by municipalities. COA aims to have a participation desk at every reception location by 2026. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The COA does not act as a temporary employment agency, employment broker, or job hunter but relies on a coalition of partners for support, collaborating and making agreements with local and regional partners to arrange job placements. Applicants can also find information about employment in the Netherlands on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MyCoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adults’ access to vocational training </w:t>
             </w:r>
           </w:p>
@@ -3517,87 +4200,90 @@
               <w:rPr/>
               <w:t xml:space="preserve">Level of healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants above the age of 18 are entitled to emergency healthcare (literally according to the Dutch legislation: medically necessary and non-postponable care - medisch noodzakelijke en niet uitstelbare zorg) for two months following their application. The treatments covered are not listed, the general practitioner assesses the necessity in each individual case according to the circumstances. Children are always and directly entitled to healthcare as described below (RMA). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">After two months, applicants become covered by the Asylum Seekers’ Medical Care Regulation (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeling Medische zorg Asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMA). This includes all basic health care treatments, such as consultation with a general practitioner or psychologist, hospitalisation, basic dental care, physiotherapy.The treatments covered are listed in detail </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Dutch. Asylum applicants are not entitled to transgender operations, in-vitro-fertilization and cochlear implants because these treatments can interfere with the outcome of the asylum procedure. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Almost every azc has a medical centre where applicants can have an appointment with a general practitioner. These centres are run by the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gezondheidszorg Asielzoekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (GZA). GZA also provides an infoline available 24/7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to healthcare</w:t>
             </w:r>
           </w:p>
@@ -3708,54 +4394,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to socio-cultural orientation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Socio-cultural orientation is not obligatory for applicants. COA organises several activities, in cooperation with municipalities and civil society partners, that help applicants to get to know the Dutch everyday life. Applicants receive individual support from COA and their guidance is based on six areas: selfcare, day structure, social network, personal well-being, external contacts, planning for the future. Each area includes three skills (see the overall list in Dutch </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">), that applicants need to apply to live in a reception facility and prepare themselves for the future.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Language classes </w:t>
             </w:r>
           </w:p>
@@ -3853,147 +4540,147 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 10 of the Regulation on benefits for asylum seekers and other categories of foreigners 2005 foresees the possibility to reduce or – in exceptional situation - withdraw material reception conditions when the applicant has:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Left the reception centre without informing the COA or without the eventually required permission;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failed consecutively two times to report to the authorities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Failed for two weeks to reply to a request from information by COA, including providing the details required to register and lodge the application;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Not appeared at the personal interview for two consecutive times;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Introduced a subsequent application after a final decision has been delivered, including after an explicit or implicit withdrawal of the application;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concealed financial resources and consequently unduly benefited from reception conditions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Financial means above the limit determined by law and does not pay the contribution towards the reception costs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seriously violated his/her reception duties, such as complying with the house rules, following the instructions of the reception staff, cleaning, reporting duties and eventual programme participation duties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Used a serious form of violence against fellow residents, employees of the reception facility or others.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, this regulation also notes that material reception conditions can be reduced or withdrawn when the applicant did not apply for asylum as soon as possible upon arrival to the Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4016,131 +4703,131 @@
         <w:t xml:space="preserve">ROV (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">reglement onthouding verstrekkingen</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, rules for withholding provisions) measure: Every asylum seeker, who has the right to use reception, has the duty to comply to the house rules. If an asylum seeker does not comply with these rules, COA has the right to withhold benefits.  The 11 grades of ROV measures provides for a system with gradually more and more serious consequences, which include the withdrawal (partial or full) of the living allowance and transfer to a different facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other alternative measures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">corrective interview;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">warning letter;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">educational measure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">cooling-off period: transfer to a sober time-out place, where applicants receive material reception conditions in kind, but do not receive financial allowances, and they cannot participate in the activities organised at the reception facility. This measure has been set up recently to be able to better deal with heavy nuisance. This is the possibility of a transferring an applicant to an enforcement and supervision centre (htl). This measure can be considered as replacing a ROV measure, depending on the situation and the person concerned.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors who have behavioural issues, resulting in the inability of the COA to provide proper supervision, the COA can transfer them to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Perspectief Opvang Nidos</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (PON) after consulting with Nidos. The maximum capacity of the PON is 12 unaccompanied minors, and intensive guidance is provided to the applicants for them to work on their behaviour and future prospects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COA sanctions decisions can be appealed in a similar manner, as the decisions within the asylum procedure. The Court of the Hague and its branches decide as a first appeal instance, which can be further appealed to the Council of State. The sanctions cannot be appealed through the COA complaints procedure: this is reserved for cases when an applicant feels to have been wrongly treated by a COA worker or by the system as a whole.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId30"/>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4193,199 +4880,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="217A64B4"/>
+    <w:nsid w:val="F9688F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4489,51 +5209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2367F3D5"/>
+    <w:nsid w:val="4F1B9EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4637,51 +5357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C38F23C5"/>
+    <w:nsid w:val="C5B6C03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4785,51 +5505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EDA40CB3"/>
+    <w:nsid w:val="DA619235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4933,51 +5653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2F2E748E"/>
+    <w:nsid w:val="4CC0104C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5081,51 +5801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="99819453"/>
+    <w:nsid w:val="86147804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5229,51 +5949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="59C3D144"/>
+    <w:nsid w:val="A0157257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5377,51 +6097,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0EC492A3"/>
+    <w:nsid w:val="F3D15FAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="B63D17DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5547,50 +6415,53 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5671,55 +6542,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wetten.overheid.nl/BWBR0036857/2015-07-20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislationline.org/documents/id/4680" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011823&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012289&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0006685&amp;z=2020-01-01&amp;g=2020-01-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0017959&amp;z=2021-01-01&amp;g=2021-01-01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0037006&amp;z=2015-09-16&amp;g=2015-09-16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0035303&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/coa-niet-beroep-maar-grote-uitdaging-om-bezetting-ter-apel-op-orde-te-krijgen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/locatiezoeker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://takecarebnb.org/en/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/lijst/capaciteit-en-bezetting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/en/right-reception" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mycoa.nl/en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mycoa.nl/en/living-at-the-coa/welcome-to-this-reception-location/house-rules/house-rules" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mycoa.nl/en/participate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmasielzoekers.nl/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmasielzoekers.nl/Portals/8/docs/20190710_RMA%202019.pdf?ver=2019-07-11-115506-143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gzasielzoekers.nl/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/sites/default/files/2019-11/methodiek%25206%2520domeinen.jpg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3372" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3376" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3377" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3380" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3382" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3385" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3386" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3390" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3394" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3397" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3399" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3402" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3406" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3408" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-3412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wetten.overheid.nl/BWBR0036857/2015-07-20" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislationline.org/documents/id/4680" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011823&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012289&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0006685&amp;z=2020-01-01&amp;g=2020-01-01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0017959&amp;z=2021-01-01&amp;g=2021-01-01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0037006&amp;z=2015-09-16&amp;g=2015-09-16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0035303&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/coa-niet-beroep-maar-grote-uitdaging-om-bezetting-ter-apel-op-orde-te-krijgen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/locatiezoeker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://takecarebnb.org/en/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/lijst/capaciteit-en-bezetting" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/en/right-reception" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mycoa.nl/en" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mycoa.nl/en/living-at-the-coa/welcome-to-this-reception-location/house-rules/house-rules" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mycoa.nl/en/participate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmasielzoekers.nl/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmasielzoekers.nl/Portals/8/docs/20190710_RMA%202019.pdf?ver=2019-07-11-115506-143" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gzasielzoekers.nl/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/sites/default/files/2019-11/methodiek%25206%2520domeinen.jpg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>